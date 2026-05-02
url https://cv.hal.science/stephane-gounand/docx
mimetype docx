--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane GOUNAND </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Stéphane GOUNAND Ingénieur-chercheur au CEA (Commissariat à l'Energie Atomique) depuis 1996</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3058-5735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253119286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ingénieur de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Commissariat à l'énergie atomique (CEA) depuis 1996, dans le domaine de la simulation numérique en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes principaux axes de motivation et de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise et développement de logiciels de simulation numérique fiables et pérennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simulations multi-physiques à fort couplage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Partage des connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stop.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise et développement de logiciels de simulation numérique fiables et pérennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Implication dans le développement du logiciel CEA de calcul par éléments finis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cast3M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 1996, notamment :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">solveurs de systèmes linéaires itératifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">méthode de déformation variationnelle anisotrope de maillage (r-adaptation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">génération automatique et adaptation de maillages de simplex anisotropes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">noyau générique de discrétisation éléments finis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">méthodes de projection algébrique pour la résolution de systèmes de points-selles (généralisés) (Navier-Stokes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">calcul variationnel de la force de tension superficielle et de la matrice tangente exacte en dimension quelconque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des centaines de cas-tests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vérification et validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (V&V) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">benchmarks</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">utilisation de l'extrapolation de Richardson pour la vérification des méthodes et des solutions numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">comparaison numérique/expérimentale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulations multi-physiques avec couplages forts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, notamment :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">instabilités (Poiseille-Rayleigh-Benard, Taylor-Couette)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">calcul thermohydraulique d'un réacteur nucléaire en conditions d'accident grave</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">simulation de bains de soudage (écoulements thermocapillaires de Marangoni à surface libre, déformation du maillage, changement de phase solide-liquide)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">simulation du plasma d'arc en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">soudage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TIG (Tungsten Inert Gas) (écoulements thermo-magnéto-hydrodynamiques dilatables à faible nombre de Mach et de Reynolds magnétique, propriétés physiques fortement variables, singularités géométriques)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">couplage des deux simulations précédentes :)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, notamment :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'enseignement de la méthode des éléments finis (FEM) en mécanique des fluides incompressibles (15 ans à l'ENSTA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">notes de cours sur la méthode des éléments finis avec un accent mis sur les aspects variationnels et les multiplicateurs de Lagrange</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">encadrement d'étudiants : post-doctorat (1), thèse (5) et stage (3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">partage de mon travail dans Cast3M, un programme open-source, librement téléchargeable à des fins d'enseignement et de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">vidéos de simulations d'écoulement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial compressibility approach to solve low Mach number flows in closed domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-H. Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 280, pp.106364. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04740711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An all‐at‐once algebraic multigrid method for finite element discretizations of Stokes problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐loïc Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Napov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Notay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (2), pp.193-214. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.5145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of the effects of cathode geometry on tungsten inert gas type electric arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.121923. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in containment thermal hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benteboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206 (9), pp.1361-1373. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295450.2020.1731406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté des réacteurs : la connaissance du risque hydrogène enrichie de 20 ans de recherche et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdo Danièle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benteboula Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Michel Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulon Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rgn/20181048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to welding positions and parameters in GTA welding with a 3D multiphysics numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (3), pp.233 - 249. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2016.1264747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical and numerical investigation of a reactive gaseous film between two evaporating liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.562-572. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.11.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element simulation of TIG weld pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, MCWASP XIII - International Conference on Modeling of Casting, Welding and Advanced Solidification Processes, 33, pp.012025. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02284855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solution for a three-dimensional mixed convection flow - Part 1: reference solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (5), pp.325-345. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407790.2011.616758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the excavation deviations impact on geological radioactive waste repository performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (4), pp.537-554. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10706-011-9401-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solution for a three-dimensional mixed-convection flow, part 2: analysis of Richardson extrapolation in the presence of a singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (5), pp.346-369. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407790.2011.616761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of a transient injection flow at low Mach number regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Kloczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (5), pp.662-696. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAST3M/ARCTURUS: A coupled heat transfer CFD code for thermal–hydraulic analyzes of gas cooled reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dabbene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp. P Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 237 (15-17), pp.1814-1828. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02355754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Andra Couplex 1 test case: comparisons between Finite-Element, Mixed Hybrid Finite Element and finite volume element discretizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chraibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.187-201. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:COMG.0000035079.68284.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de maillage anisotrope automatique. Application à des géométries de soudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Castem 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA/SEMT, Nov 2025, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2025, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de maillage anisotrope automatique adapté à la simulation multiphysique d’un arc en soudage Tungsten Inert Gas (TIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cast3M, a problem-solving software for structural and ﬂuid analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2024 - 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des bains de fusion pour le procédé de fusion sur lit de poudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Mezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Garandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Maskrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermal coupling methodology of an arc-plasma and weld pool, a TIG welding model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS World Congress 2023 (NWC23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NAFEMS, May 2023, Tampa (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M depuis le club Cast3M 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermomécanique d'un cas d'étude de fabrication additive arc-fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of numerical modelling for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Manufacturing for Energy and Transportation International School (AMETIS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Jun 2022, Taglio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnéto-thermo-hydrodynamique du soudage TIG : couplage 3D unifié du plasma d'arc et du bain de soudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème édition du Congrès Français de Mécanique (CFM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M depuis le club Cast3M 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Breuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M depuis le club Cast3M 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation du projet MUSICAS - Premiers résultats du projet collaboratif FUI - MUSICAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rückert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS Simulation numérique : moteur de performance état de l'art -pratiques - tendances -impact industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Chalon Sur Saone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du projet collaboratif FUI - MUSICAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres NAFEMS France 2016 - Simulation numérique, moteur de performance, état de l'art : pratiques, tendances, impact industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphysique du bain de fusion en soudage à l'arc dans différentes configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Medale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Castem 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of welding positions in Gas Tungsten Arc Welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Seminar Numerical Analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’éléments finis de Trio_U stabilité et expériences numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Trio_U 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des positions de soudage dans le procédé à l'arc TIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Scale Modeling of Sodium-Water Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Monavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Congress on Advances in Nuclear Power Plants (ICAPP '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANS; SFEN, Apr 2014, Charlotte (North Carolina), United States. pp.1660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition de Helmholtz discrète et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a gaseous jet on the capillary free surface of a liquid: experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Fei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Verification &amp; Validation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis on numerical simulation of the weld pool shape in TIG welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Fei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Trends in Welding Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASM, Jun 2012, Chicago (Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A manufactured solution for a steady capillary free surface ﬂow governed by the Navier-Stokes equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Verification &amp; Validation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veriﬁcation of a CFD benchmark solution of transient low Mach number ﬂows with Richardson extrapolation procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Benteboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 Verification &amp; Validation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Fluid Dynamics (CFD) benchmark study with an analysis of Richardson Extrapolation in the presence of a singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 Verification &amp; Validation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Las Vegas, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Cast3M pour l'enseignement de la mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of heat and fluid flow with the free surface in 3D gas tungsten arc welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Fei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar Numerical analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Materials Science and Welding of Graz University of Technology, Sep 2012, Graz - Seggau, Austria. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and radionuclide transport modelling in geological radioactive waste repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAMERN11: 4th International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saidia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solution for a three-dimensional mixed convection flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Glockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une solution numérique de référence pour un écoulement 3D de convection mixte : démarche et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.209-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust and economic preconditioner for the conjugate gradient method applied to solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics (ECCM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCSM; IACM, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust preconditioner for the conjugate gradient method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and radionuclide transport calculations for highly heterogeneous radioactive waste disposal in clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG09 - 12th Annual Conference on Computational Methods for the Earth, Energy and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG, Sep 2009, Stanford (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heat transfer and fluid flow in TIG arc welding with anode melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Trends in Welding Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASM, Jun 2008, Pine Mountain, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Methodology for the Thermal-hydraulic behaviour of a Fuel rod surrounded by a coolant under PWR conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laszlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bignalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Gallo-Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Nuclear Engineering (ICONE16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2008, Orlando (Florida), United States. pp.245-251, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICONE16-48180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’écoulement et du transport de radionucléides autour d’un stockage de déchets radioactifs : qui veut mailler des millions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2008, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés Castem en mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104597v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of TIG welding arc using LSFEM method for the magnetic induction computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute of Welding Annual Assembly 2007 (IIW2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Welding (IIW), Jul 2007, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés fluides depuis le club 2006, Régularisation et Adaptation de maillage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une colonne d'extraction à effet Taylor-Couette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic anisotropic meshing for multiphysics TIG arc simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Seminar Numerical Analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Graz, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt pool modelling for additive manufacturing (MOBAFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Mezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Garandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Maskrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDESP 2023 - Liquid Interfaces, Drops and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Udine, Italy. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of melt pool in the powder bed fusion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Mezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Garandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Maskrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ametis - Advanced Manufacturing for Energy and Transportation International School 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Taglio, Corse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une solution numérique de référence pour un écoulement 3D de convection mixte : démarche et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle physique et prédictif du procédé de soudage à l'arc TIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses DANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Saclay (CEA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique des structures - Une monographie de la Direction des énergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA Paris-Saclay. Editions du Moniteur, 2025, Les Monographies de la DES, 978-2-281-14800-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04947183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.6 Some aspects of numerical modelling for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ametis - Advanced Manufacturing for Energy and Transportation International School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-140, 2021, 9782759824465. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2588-2.c007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solution for a three-dimensional mixed convection flow - Detailed technical report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic anisotropic meshing algorithm adapted to the multiphysics simulation of a Tungsten Inert Gas welding arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for fluid flow in weld pool simulation : two-dimensional transient computational models for arc welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Caillibotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du logiciel Cast3m pour le calcul d'écoulements faiblement compressibles dans les réacteurs nucléaires : recueil de cas de validation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dabbene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Paillere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport DM2S SFME/LTMF/RT/08-015/A, Commissariat à l'Energie Atomique et aux Energies Alternatives (CEA). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bain de fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Modélisation du bain de fusion, Université Paris-Saclay, France. 2024, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the ﬁnite element method applied to incompressible ﬂuid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. Introduction à la méthode des éléments finis en mécanique des fluides incompressibles, ENSTA ParisTech, France. 2016, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la méthode des éléments finis en mécanique des fluides incompressibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Introduction à la méthode des éléments finis en mécanique des fluides incompressibles, ENSTA ParisTech, France. 2016, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Risque Hydrogène. Exemple de modélisation : écoulements Bas Mach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dabbene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2008, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale de Cast3m : un outil pour la modélisation par éléments ﬁnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Université La Rochelle, France. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D adaptative anisotropic mesh for a convection-diffusion equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics simulation of a weld pool with the WProcess software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boubée de Gramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multiphysique du bain de soudage avec l'outil WProcess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boubée de Gramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multiphysique du bain de soudage avec l'outil WProcess - version 3D anaglyphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boubée de Gramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics simulation of a weld pool with the WProcess software - 3D anaglyph version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boubée de Gramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmholtz-Hodge decomposition of a &amp;quot;Low Mach&amp;quot; velocity field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot air injection in a cylindrical enclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Benteboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate rotating walls for thermal chaotic mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lacire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">r-adaptation of a mesh under severe boundary displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation in a buoyant horizontal laminar jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">psjoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e26f8b8ddc624f71537a8f6373741caaa5d54b4e;origin=https://hal.archives-ouvertes.fr/hal-04309203;visit=swh:1:snp:59a00260250a1e731205175fd6bc560537aac2ac;anchor=swh:1:rel:f94fbf9f9668d2b1c63ccfbfbac794d43d0a8304;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pssplit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:da4cb66b048be6cf5830e1e8a681c79a25ffb266;origin=https://hal.archives-ouvertes.fr/hal-04309194;visit=swh:1:snp:344d460768a323baee0be691b4dfa4678579b8a2;anchor=swh:1:rel:abbf5247f183f9d581e50f82e17058e4becd18c4;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pstogif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b26095e9d62c79a17a09c9ce561ea9e3a1232a69;origin=https://hal.archives-ouvertes.fr/hal-04309276;visit=swh:1:snp:9abdf54fd8acdfe6f6da4de5f66d5401d72d9184;anchor=swh:1:rel:7fc0d085dbc4f2d19381aadbd65784f55d8dfe24;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cast-post</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bulik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c1fc51fe27e100e019d628126cb6772b257c15ee;origin=https://hal.archives-ouvertes.fr/hal-04309240;visit=swh:1:snp:292771acc148887055cf90bb061a5dafd854b66b;anchor=swh:1:rel:0f443db8df71b800cd5ac621072131a724102a06;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane GOUNAND </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Stéphane GOUNAND Ingénieur-chercheur au CEA (Commissariat à l'Energie Atomique) depuis 1996</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3058-5735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253119286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ingénieur de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Commissariat à l'énergie atomique (CEA) depuis 1996, dans le domaine de la simulation numérique en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes principaux axes de motivation et de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise et développement de logiciels de simulation numérique fiables et pérennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simulations multi-physiques à fort couplage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Partage des connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stop.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise et développement de logiciels de simulation numérique fiables et pérennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Implication dans le développement du logiciel CEA de calcul par éléments finis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cast3M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 1996, notamment :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">solveurs de systèmes linéaires itératifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">méthode de déformation variationnelle anisotrope de maillage (r-adaptation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">génération automatique et adaptation de maillages de simplex anisotropes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">noyau générique de discrétisation éléments finis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">méthodes de projection algébrique pour la résolution de systèmes de points-selles (généralisés) (Navier-Stokes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">calcul variationnel de la force de tension superficielle et de la matrice tangente exacte en dimension quelconque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des centaines de cas-tests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vérification et validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (V&V) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">benchmarks</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">utilisation de l'extrapolation de Richardson pour la vérification des méthodes et des solutions numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">comparaison numérique/expérimentale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulations multi-physiques avec couplages forts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, notamment :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">instabilités (Poiseille-Rayleigh-Benard, Taylor-Couette)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">calcul thermohydraulique d'un réacteur nucléaire en conditions d'accident grave</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">simulation de bains de soudage (écoulements thermocapillaires de Marangoni à surface libre, déformation du maillage, changement de phase solide-liquide)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">simulation du plasma d'arc en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">soudage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TIG (Tungsten Inert Gas) (écoulements thermo-magnéto-hydrodynamiques dilatables à faible nombre de Mach et de Reynolds magnétique, propriétés physiques fortement variables, singularités géométriques)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">couplage des deux simulations précédentes :)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, notamment :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'enseignement de la méthode des éléments finis (FEM) en mécanique des fluides incompressibles (15 ans à l'ENSTA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">notes de cours sur la méthode des éléments finis avec un accent mis sur les aspects variationnels et les multiplicateurs de Lagrange</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">encadrement d'étudiants : post-doctorat (1), thèse (5) et stage (3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">partage de mon travail dans Cast3M, un programme open-source, librement téléchargeable à des fins d'enseignement et de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">vidéos de simulations d'écoulement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial compressibility approach to solve low Mach number flows in closed domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-H. Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 280, pp.106364. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04740711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An all‐at‐once algebraic multigrid method for finite element discretizations of Stokes problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐loïc Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Napov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Notay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (2), pp.193-214. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.5145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of the effects of cathode geometry on tungsten inert gas type electric arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.121923. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in containment thermal hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benteboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206 (9), pp.1361-1373. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295450.2020.1731406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté des réacteurs : la connaissance du risque hydrogène enrichie de 20 ans de recherche et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdo Danièle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benteboula Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Michel Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulon Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rgn/20181048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to welding positions and parameters in GTA welding with a 3D multiphysics numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (3), pp.233 - 249. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2016.1264747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical and numerical investigation of a reactive gaseous film between two evaporating liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.562-572. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.11.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element simulation of TIG weld pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, MCWASP XIII - International Conference on Modeling of Casting, Welding and Advanced Solidification Processes, 33, pp.012025. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02284855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the excavation deviations impact on geological radioactive waste repository performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (4), pp.537-554. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10706-011-9401-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solution for a three-dimensional mixed-convection flow, part 2: analysis of Richardson extrapolation in the presence of a singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (5), pp.346-369. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407790.2011.616761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solution for a three-dimensional mixed convection flow - Part 1: reference solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (5), pp.325-345. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407790.2011.616758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of a transient injection flow at low Mach number regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Kloczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (5), pp.662-696. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAST3M/ARCTURUS: A coupled heat transfer CFD code for thermal–hydraulic analyzes of gas cooled reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dabbene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp. P Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 237 (15-17), pp.1814-1828. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02355754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Andra Couplex 1 test case: comparisons between Finite-Element, Mixed Hybrid Finite Element and finite volume element discretizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chraibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.187-201. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:COMG.0000035079.68284.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de maillage anisotrope automatique. Application à des géométries de soudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Castem 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA/SEMT, Nov 2025, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2025, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de maillage anisotrope automatique adapté à la simulation multiphysique d’un arc en soudage Tungsten Inert Gas (TIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cast3M, a problem-solving software for structural and ﬂuid analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2024 - 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des bains de fusion pour le procédé de fusion sur lit de poudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Mezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Garandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Maskrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermal coupling methodology of an arc-plasma and weld pool, a TIG welding model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS World Congress 2023 (NWC23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NAFEMS, May 2023, Tampa (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M depuis le club Cast3M 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermomécanique d'un cas d'étude de fabrication additive arc-fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of numerical modelling for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Manufacturing for Energy and Transportation International School (AMETIS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Jun 2022, Taglio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnéto-thermo-hydrodynamique du soudage TIG : couplage 3D unifié du plasma d'arc et du bain de soudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème édition du Congrès Français de Mécanique (CFM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M depuis le club Cast3M 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M depuis le club Cast3M 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Breuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation du projet MUSICAS - Premiers résultats du projet collaboratif FUI - MUSICAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rückert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS Simulation numérique : moteur de performance état de l'art -pratiques - tendances -impact industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Chalon Sur Saone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du projet collaboratif FUI - MUSICAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres NAFEMS France 2016 - Simulation numérique, moteur de performance, état de l'art : pratiques, tendances, impact industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphysique du bain de fusion en soudage à l'arc dans différentes configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Medale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Castem 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’éléments finis de Trio_U stabilité et expériences numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Trio_U 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des positions de soudage dans le procédé à l'arc TIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of welding positions in Gas Tungsten Arc Welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Seminar Numerical Analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Scale Modeling of Sodium-Water Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Monavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Congress on Advances in Nuclear Power Plants (ICAPP '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANS; SFEN, Apr 2014, Charlotte (North Carolina), United States. pp.1660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition de Helmholtz discrète et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a gaseous jet on the capillary free surface of a liquid: experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Fei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Verification &amp; Validation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A manufactured solution for a steady capillary free surface ﬂow governed by the Navier-Stokes equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Verification &amp; Validation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis on numerical simulation of the weld pool shape in TIG welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Fei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Trends in Welding Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASM, Jun 2012, Chicago (Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Fluid Dynamics (CFD) benchmark study with an analysis of Richardson Extrapolation in the presence of a singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 Verification &amp; Validation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Las Vegas, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Cast3M pour l'enseignement de la mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of heat and fluid flow with the free surface in 3D gas tungsten arc welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Fei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar Numerical analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Materials Science and Welding of Graz University of Technology, Sep 2012, Graz - Seggau, Austria. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veriﬁcation of a CFD benchmark solution of transient low Mach number ﬂows with Richardson extrapolation procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Benteboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 Verification &amp; Validation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solution for a three-dimensional mixed convection flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Glockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and radionuclide transport modelling in geological radioactive waste repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAMERN11: 4th International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saidia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust and economic preconditioner for the conjugate gradient method applied to solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics (ECCM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCSM; IACM, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust preconditioner for the conjugate gradient method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une solution numérique de référence pour un écoulement 3D de convection mixte : démarche et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.209-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and radionuclide transport calculations for highly heterogeneous radioactive waste disposal in clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG09 - 12th Annual Conference on Computational Methods for the Earth, Energy and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG, Sep 2009, Stanford (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heat transfer and fluid flow in TIG arc welding with anode melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Trends in Welding Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASM, Jun 2008, Pine Mountain, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Methodology for the Thermal-hydraulic behaviour of a Fuel rod surrounded by a coolant under PWR conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laszlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bignalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Gallo-Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Nuclear Engineering (ICONE16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2008, Orlando (Florida), United States. pp.245-251, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICONE16-48180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’écoulement et du transport de radionucléides autour d’un stockage de déchets radioactifs : qui veut mailler des millions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2008, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés Castem en mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104597v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés fluides depuis le club 2006, Régularisation et Adaptation de maillage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of TIG welding arc using LSFEM method for the magnetic induction computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute of Welding Annual Assembly 2007 (IIW2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Welding (IIW), Jul 2007, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une colonne d'extraction à effet Taylor-Couette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic anisotropic meshing for multiphysics TIG arc simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Seminar Numerical Analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Graz, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt pool modelling for additive manufacturing (MOBAFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Mezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Garandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Maskrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDESP 2023 - Liquid Interfaces, Drops and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Udine, Italy. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of melt pool in the powder bed fusion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Mezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Garandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Maskrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ametis - Advanced Manufacturing for Energy and Transportation International School 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Taglio, Corse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une solution numérique de référence pour un écoulement 3D de convection mixte : démarche et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle physique et prédictif du procédé de soudage à l'arc TIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses DANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Saclay (CEA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique des structures - Une monographie de la Direction des énergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA Paris-Saclay. Editions du Moniteur, 2025, Les Monographies de la DES, 978-2-281-14800-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04947183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.6 Some aspects of numerical modelling for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ametis - Advanced Manufacturing for Energy and Transportation International School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-140, 2021, 9782759824465. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2588-2.c007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solution for a three-dimensional mixed convection flow - Detailed technical report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic anisotropic meshing algorithm adapted to the multiphysics simulation of a Tungsten Inert Gas welding arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for fluid flow in weld pool simulation : two-dimensional transient computational models for arc welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Caillibotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du logiciel Cast3m pour le calcul d'écoulements faiblement compressibles dans les réacteurs nucléaires : recueil de cas de validation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dabbene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Paillere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport DM2S SFME/LTMF/RT/08-015/A, Commissariat à l'Energie Atomique et aux Energies Alternatives (CEA). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bain de fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Modélisation du bain de fusion, Université Paris-Saclay, France. 2024, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la méthode des éléments finis en mécanique des fluides incompressibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Introduction à la méthode des éléments finis en mécanique des fluides incompressibles, ENSTA ParisTech, France. 2016, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the ﬁnite element method applied to incompressible ﬂuid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. Introduction à la méthode des éléments finis en mécanique des fluides incompressibles, ENSTA ParisTech, France. 2016, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Risque Hydrogène. Exemple de modélisation : écoulements Bas Mach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dabbene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2008, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale de Cast3m : un outil pour la modélisation par éléments ﬁnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Université La Rochelle, France. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D adaptative anisotropic mesh for a convection-diffusion equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics simulation of a weld pool with the WProcess software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boubée de Gramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multiphysique du bain de soudage avec l'outil WProcess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boubée de Gramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multiphysique du bain de soudage avec l'outil WProcess - version 3D anaglyphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boubée de Gramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics simulation of a weld pool with the WProcess software - 3D anaglyph version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boubée de Gramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmholtz-Hodge decomposition of a &amp;quot;Low Mach&amp;quot; velocity field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot air injection in a cylindrical enclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Benteboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate rotating walls for thermal chaotic mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lacire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">r-adaptation of a mesh under severe boundary displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation in a buoyant horizontal laminar jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">psjoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e26f8b8ddc624f71537a8f6373741caaa5d54b4e;origin=https://hal.archives-ouvertes.fr/hal-04309203;visit=swh:1:snp:59a00260250a1e731205175fd6bc560537aac2ac;anchor=swh:1:rel:f94fbf9f9668d2b1c63ccfbfbac794d43d0a8304;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pssplit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:da4cb66b048be6cf5830e1e8a681c79a25ffb266;origin=https://hal.archives-ouvertes.fr/hal-04309194;visit=swh:1:snp:344d460768a323baee0be691b4dfa4678579b8a2;anchor=swh:1:rel:abbf5247f183f9d581e50f82e17058e4becd18c4;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pstogif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b26095e9d62c79a17a09c9ce561ea9e3a1232a69;origin=https://hal.archives-ouvertes.fr/hal-04309276;visit=swh:1:snp:9abdf54fd8acdfe6f6da4de5f66d5401d72d9184;anchor=swh:1:rel:7fc0d085dbc4f2d19381aadbd65784f55d8dfe24;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cast-post</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bulik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c1fc51fe27e100e019d628126cb6772b257c15ee;origin=https://hal.archives-ouvertes.fr/hal-04309240;visit=swh:1:snp:292771acc148887055cf90bb061a5dafd854b66b;anchor=swh:1:rel:0f443db8df71b800cd5ac621072131a724102a06;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CA28D3F"/>
+    <w:nsid w:val="8C665DC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CE45BF9E"/>
+    <w:nsid w:val="40261096"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0C1FA990"/>
+    <w:nsid w:val="F77C0EB0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BF84B029"/>
+    <w:nsid w:val="4BB3FB34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A0B0140A"/>
+    <w:nsid w:val="AD01849A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D4CE99C0"/>
+    <w:nsid w:val="ABFAC5A3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0C37710F"/>
+    <w:nsid w:val="912FE423"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6CA1D780"/>
+    <w:nsid w:val="E1D43345"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4AF8BBB6"/>
+    <w:nsid w:val="F5A28F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1546,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-gounand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3058-5735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Phan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106364" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;lo&#239;c Bacq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gounand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Napov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Notay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nahed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Medale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121923" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Studer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benteboula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cariteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2020.1731406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Dani&#232;le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benteboula Sonia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Michel Gilles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon Nadia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20181048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chien Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gounand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2016.1264747" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marfaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beccantini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monavon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.11.081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02284855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Kong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bergheau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692092v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;dale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2011.616758" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102713v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Potier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-011-9401-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V3XMWG7G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2011.616761" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Magnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Kloczko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2331" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9FD94766A5F4E998F479E3E5F519214923A3F1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabbene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. P Magnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.03.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Potier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chraibi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035079.68284.49" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0VTFJC05-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406129v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pascal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verpeaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthinier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309164v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Mezi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baumard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuz&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#252;ckert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reullier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tirand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103999v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104010v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442269v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asserin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104045v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104025v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marfaing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Monavon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Magnaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Scarpa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Kong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104460v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Benteboula" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711398v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104524v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104502v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108166v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711399v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108172v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brochard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laszlo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bignalet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gallo-Lepage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICONE16-48180" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104597v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104610v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108216v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113471v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108221v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2588-2.c007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caillibotte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247397v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paillere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108256v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108255v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108251v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116968v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115948v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129079v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124222v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Pommier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boub&#233;e de Gramont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115894v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124216v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124231v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130284v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130279v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130302v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Becquart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lacire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130299v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130293v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duclercq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309203v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e26f8b8ddc624f71537a8f6373741caaa5d54b4e;origin=https://hal.archives-ouvertes.fr/hal-04309203;visit=swh:1:snp:59a00260250a1e731205175fd6bc560537aac2ac;anchor=swh:1:rel:f94fbf9f9668d2b1c63ccfbfbac794d43d0a8304;path=/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309194v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da4cb66b048be6cf5830e1e8a681c79a25ffb266;origin=https://hal.archives-ouvertes.fr/hal-04309194;visit=swh:1:snp:344d460768a323baee0be691b4dfa4678579b8a2;anchor=swh:1:rel:abbf5247f183f9d581e50f82e17058e4becd18c4;path=/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b26095e9d62c79a17a09c9ce561ea9e3a1232a69;origin=https://hal.archives-ouvertes.fr/hal-04309276;visit=swh:1:snp:9abdf54fd8acdfe6f6da4de5f66d5401d72d9184;anchor=swh:1:rel:7fc0d085dbc4f2d19381aadbd65784f55d8dfe24;path=/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309240v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Courtois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bulik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c1fc51fe27e100e019d628126cb6772b257c15ee;origin=https://hal.archives-ouvertes.fr/hal-04309240;visit=swh:1:snp:292771acc148887055cf90bb061a5dafd854b66b;anchor=swh:1:rel:0f443db8df71b800cd5ac621072131a724102a06;path=/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-gounand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3058-5735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Phan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106364" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;lo&#239;c Bacq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gounand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Napov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Notay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nahed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Medale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121923" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Studer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benteboula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cariteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2020.1731406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Dani&#232;le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benteboula Sonia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Michel Gilles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon Nadia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20181048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chien Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gounand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2016.1264747" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marfaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beccantini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monavon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.11.081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02284855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Kong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bergheau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Potier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-011-9401-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V3XMWG7G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692094v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;dale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2011.616761" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2011.616758" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Magnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Kloczko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2331" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9FD94766A5F4E998F479E3E5F519214923A3F1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabbene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. P Magnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.03.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Potier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chraibi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035079.68284.49" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0VTFJC05-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406129v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pascal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verpeaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthinier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309164v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Mezi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baumard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104579v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuz&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#252;ckert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reullier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tirand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asserin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104045v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marfaing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Monavon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Magnaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Scarpa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Kong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104460v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105948v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711398v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104524v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Benteboula" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104533v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104559v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108172v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711399v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brochard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laszlo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bignalet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gallo-Lepage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICONE16-48180" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104597v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104610v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108202v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108216v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113471v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108221v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2588-2.c007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caillibotte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247397v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paillere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108256v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108251v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108255v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116968v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115948v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129079v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124222v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Pommier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boub&#233;e de Gramont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115894v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124216v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124231v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130284v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130279v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130302v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Becquart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lacire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130299v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130293v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duclercq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309203v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e26f8b8ddc624f71537a8f6373741caaa5d54b4e;origin=https://hal.archives-ouvertes.fr/hal-04309203;visit=swh:1:snp:59a00260250a1e731205175fd6bc560537aac2ac;anchor=swh:1:rel:f94fbf9f9668d2b1c63ccfbfbac794d43d0a8304;path=/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309194v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da4cb66b048be6cf5830e1e8a681c79a25ffb266;origin=https://hal.archives-ouvertes.fr/hal-04309194;visit=swh:1:snp:344d460768a323baee0be691b4dfa4678579b8a2;anchor=swh:1:rel:abbf5247f183f9d581e50f82e17058e4becd18c4;path=/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b26095e9d62c79a17a09c9ce561ea9e3a1232a69;origin=https://hal.archives-ouvertes.fr/hal-04309276;visit=swh:1:snp:9abdf54fd8acdfe6f6da4de5f66d5401d72d9184;anchor=swh:1:rel:7fc0d085dbc4f2d19381aadbd65784f55d8dfe24;path=/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309240v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Courtois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bulik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c1fc51fe27e100e019d628126cb6772b257c15ee;origin=https://hal.archives-ouvertes.fr/hal-04309240;visit=swh:1:snp:292771acc148887055cf90bb061a5dafd854b66b;anchor=swh:1:rel:0f443db8df71b800cd5ac621072131a724102a06;path=/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>