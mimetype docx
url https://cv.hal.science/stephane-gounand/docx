--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane GOUNAND </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Stéphane GOUNAND Ingénieur-chercheur au CEA (Commissariat à l'Energie Atomique) depuis 1996</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3058-5735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253119286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ingénieur de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Commissariat à l'énergie atomique (CEA) depuis 1996, dans le domaine de la simulation numérique en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes principaux axes de motivation et de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise et développement de logiciels de simulation numérique fiables et pérennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simulations multi-physiques à fort couplage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Partage des connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stop.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise et développement de logiciels de simulation numérique fiables et pérennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Implication dans le développement du logiciel CEA de calcul par éléments finis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cast3M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 1996, notamment :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">solveurs de systèmes linéaires itératifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">méthode de déformation variationnelle anisotrope de maillage (r-adaptation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">génération automatique et adaptation de maillages de simplex anisotropes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">noyau générique de discrétisation éléments finis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">méthodes de projection algébrique pour la résolution de systèmes de points-selles (généralisés) (Navier-Stokes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">calcul variationnel de la force de tension superficielle et de la matrice tangente exacte en dimension quelconque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des centaines de cas-tests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vérification et validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (V&V) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">benchmarks</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">utilisation de l'extrapolation de Richardson pour la vérification des méthodes et des solutions numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">comparaison numérique/expérimentale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulations multi-physiques avec couplages forts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, notamment :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">instabilités (Poiseille-Rayleigh-Benard, Taylor-Couette)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">calcul thermohydraulique d'un réacteur nucléaire en conditions d'accident grave</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">simulation de bains de soudage (écoulements thermocapillaires de Marangoni à surface libre, déformation du maillage, changement de phase solide-liquide)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">simulation du plasma d'arc en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">soudage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TIG (Tungsten Inert Gas) (écoulements thermo-magnéto-hydrodynamiques dilatables à faible nombre de Mach et de Reynolds magnétique, propriétés physiques fortement variables, singularités géométriques)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">couplage des deux simulations précédentes :)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, notamment :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'enseignement de la méthode des éléments finis (FEM) en mécanique des fluides incompressibles (15 ans à l'ENSTA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">notes de cours sur la méthode des éléments finis avec un accent mis sur les aspects variationnels et les multiplicateurs de Lagrange</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">encadrement d'étudiants : post-doctorat (1), thèse (5) et stage (3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">partage de mon travail dans Cast3M, un programme open-source, librement téléchargeable à des fins d'enseignement et de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">vidéos de simulations d'écoulement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial compressibility approach to solve low Mach number flows in closed domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-H. Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 280, pp.106364. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04740711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An all‐at‐once algebraic multigrid method for finite element discretizations of Stokes problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐loïc Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Napov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Notay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (2), pp.193-214. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.5145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of the effects of cathode geometry on tungsten inert gas type electric arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.121923. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in containment thermal hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benteboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206 (9), pp.1361-1373. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295450.2020.1731406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté des réacteurs : la connaissance du risque hydrogène enrichie de 20 ans de recherche et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdo Danièle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benteboula Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Michel Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulon Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rgn/20181048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to welding positions and parameters in GTA welding with a 3D multiphysics numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (3), pp.233 - 249. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2016.1264747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical and numerical investigation of a reactive gaseous film between two evaporating liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.562-572. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.11.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element simulation of TIG weld pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, MCWASP XIII - International Conference on Modeling of Casting, Welding and Advanced Solidification Processes, 33, pp.012025. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02284855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the excavation deviations impact on geological radioactive waste repository performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (4), pp.537-554. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10706-011-9401-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solution for a three-dimensional mixed-convection flow, part 2: analysis of Richardson extrapolation in the presence of a singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (5), pp.346-369. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407790.2011.616761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solution for a three-dimensional mixed convection flow - Part 1: reference solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (5), pp.325-345. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407790.2011.616758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of a transient injection flow at low Mach number regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Kloczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (5), pp.662-696. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAST3M/ARCTURUS: A coupled heat transfer CFD code for thermal–hydraulic analyzes of gas cooled reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dabbene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp. P Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 237 (15-17), pp.1814-1828. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02355754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Andra Couplex 1 test case: comparisons between Finite-Element, Mixed Hybrid Finite Element and finite volume element discretizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chraibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.187-201. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:COMG.0000035079.68284.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de maillage anisotrope automatique. Application à des géométries de soudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Castem 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA/SEMT, Nov 2025, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2025, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de maillage anisotrope automatique adapté à la simulation multiphysique d’un arc en soudage Tungsten Inert Gas (TIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cast3M, a problem-solving software for structural and ﬂuid analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2024 - 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des bains de fusion pour le procédé de fusion sur lit de poudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Mezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Garandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Maskrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermal coupling methodology of an arc-plasma and weld pool, a TIG welding model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS World Congress 2023 (NWC23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NAFEMS, May 2023, Tampa (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M depuis le club Cast3M 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermomécanique d'un cas d'étude de fabrication additive arc-fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of numerical modelling for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Manufacturing for Energy and Transportation International School (AMETIS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Jun 2022, Taglio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnéto-thermo-hydrodynamique du soudage TIG : couplage 3D unifié du plasma d'arc et du bain de soudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème édition du Congrès Français de Mécanique (CFM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M depuis le club Cast3M 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M depuis le club Cast3M 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Breuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation du projet MUSICAS - Premiers résultats du projet collaboratif FUI - MUSICAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rückert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS Simulation numérique : moteur de performance état de l'art -pratiques - tendances -impact industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Chalon Sur Saone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du projet collaboratif FUI - MUSICAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres NAFEMS France 2016 - Simulation numérique, moteur de performance, état de l'art : pratiques, tendances, impact industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphysique du bain de fusion en soudage à l'arc dans différentes configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Medale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Castem 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’éléments finis de Trio_U stabilité et expériences numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Trio_U 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des positions de soudage dans le procédé à l'arc TIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of welding positions in Gas Tungsten Arc Welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Seminar Numerical Analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Scale Modeling of Sodium-Water Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Monavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Congress on Advances in Nuclear Power Plants (ICAPP '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANS; SFEN, Apr 2014, Charlotte (North Carolina), United States. pp.1660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition de Helmholtz discrète et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a gaseous jet on the capillary free surface of a liquid: experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Fei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Verification &amp; Validation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A manufactured solution for a steady capillary free surface ﬂow governed by the Navier-Stokes equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Verification &amp; Validation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis on numerical simulation of the weld pool shape in TIG welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Fei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Trends in Welding Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASM, Jun 2012, Chicago (Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Fluid Dynamics (CFD) benchmark study with an analysis of Richardson Extrapolation in the presence of a singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 Verification &amp; Validation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Las Vegas, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Cast3M pour l'enseignement de la mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of heat and fluid flow with the free surface in 3D gas tungsten arc welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Fei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar Numerical analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Materials Science and Welding of Graz University of Technology, Sep 2012, Graz - Seggau, Austria. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veriﬁcation of a CFD benchmark solution of transient low Mach number ﬂows with Richardson extrapolation procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Benteboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 Verification &amp; Validation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solution for a three-dimensional mixed convection flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Glockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and radionuclide transport modelling in geological radioactive waste repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAMERN11: 4th International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saidia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust and economic preconditioner for the conjugate gradient method applied to solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics (ECCM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCSM; IACM, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust preconditioner for the conjugate gradient method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une solution numérique de référence pour un écoulement 3D de convection mixte : démarche et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.209-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and radionuclide transport calculations for highly heterogeneous radioactive waste disposal in clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG09 - 12th Annual Conference on Computational Methods for the Earth, Energy and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG, Sep 2009, Stanford (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heat transfer and fluid flow in TIG arc welding with anode melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Trends in Welding Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASM, Jun 2008, Pine Mountain, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Methodology for the Thermal-hydraulic behaviour of a Fuel rod surrounded by a coolant under PWR conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laszlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bignalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Gallo-Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Nuclear Engineering (ICONE16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2008, Orlando (Florida), United States. pp.245-251, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICONE16-48180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’écoulement et du transport de radionucléides autour d’un stockage de déchets radioactifs : qui veut mailler des millions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2008, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés Castem en mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104597v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés fluides depuis le club 2006, Régularisation et Adaptation de maillage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of TIG welding arc using LSFEM method for the magnetic induction computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute of Welding Annual Assembly 2007 (IIW2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Welding (IIW), Jul 2007, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une colonne d'extraction à effet Taylor-Couette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic anisotropic meshing for multiphysics TIG arc simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Seminar Numerical Analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Graz, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt pool modelling for additive manufacturing (MOBAFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Mezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Garandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Maskrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDESP 2023 - Liquid Interfaces, Drops and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Udine, Italy. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of melt pool in the powder bed fusion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Mezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Garandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Maskrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ametis - Advanced Manufacturing for Energy and Transportation International School 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Taglio, Corse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une solution numérique de référence pour un écoulement 3D de convection mixte : démarche et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle physique et prédictif du procédé de soudage à l'arc TIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses DANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Saclay (CEA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique des structures - Une monographie de la Direction des énergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA Paris-Saclay. Editions du Moniteur, 2025, Les Monographies de la DES, 978-2-281-14800-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04947183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.6 Some aspects of numerical modelling for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ametis - Advanced Manufacturing for Energy and Transportation International School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-140, 2021, 9782759824465. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2588-2.c007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solution for a three-dimensional mixed convection flow - Detailed technical report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic anisotropic meshing algorithm adapted to the multiphysics simulation of a Tungsten Inert Gas welding arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for fluid flow in weld pool simulation : two-dimensional transient computational models for arc welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Caillibotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du logiciel Cast3m pour le calcul d'écoulements faiblement compressibles dans les réacteurs nucléaires : recueil de cas de validation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dabbene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Paillere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport DM2S SFME/LTMF/RT/08-015/A, Commissariat à l'Energie Atomique et aux Energies Alternatives (CEA). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bain de fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Modélisation du bain de fusion, Université Paris-Saclay, France. 2024, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la méthode des éléments finis en mécanique des fluides incompressibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Introduction à la méthode des éléments finis en mécanique des fluides incompressibles, ENSTA ParisTech, France. 2016, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the ﬁnite element method applied to incompressible ﬂuid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. Introduction à la méthode des éléments finis en mécanique des fluides incompressibles, ENSTA ParisTech, France. 2016, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Risque Hydrogène. Exemple de modélisation : écoulements Bas Mach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dabbene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2008, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale de Cast3m : un outil pour la modélisation par éléments ﬁnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Université La Rochelle, France. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D adaptative anisotropic mesh for a convection-diffusion equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics simulation of a weld pool with the WProcess software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boubée de Gramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multiphysique du bain de soudage avec l'outil WProcess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boubée de Gramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multiphysique du bain de soudage avec l'outil WProcess - version 3D anaglyphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boubée de Gramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics simulation of a weld pool with the WProcess software - 3D anaglyph version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boubée de Gramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmholtz-Hodge decomposition of a &amp;quot;Low Mach&amp;quot; velocity field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot air injection in a cylindrical enclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Benteboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate rotating walls for thermal chaotic mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lacire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">r-adaptation of a mesh under severe boundary displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation in a buoyant horizontal laminar jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">psjoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e26f8b8ddc624f71537a8f6373741caaa5d54b4e;origin=https://hal.archives-ouvertes.fr/hal-04309203;visit=swh:1:snp:59a00260250a1e731205175fd6bc560537aac2ac;anchor=swh:1:rel:f94fbf9f9668d2b1c63ccfbfbac794d43d0a8304;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pssplit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:da4cb66b048be6cf5830e1e8a681c79a25ffb266;origin=https://hal.archives-ouvertes.fr/hal-04309194;visit=swh:1:snp:344d460768a323baee0be691b4dfa4678579b8a2;anchor=swh:1:rel:abbf5247f183f9d581e50f82e17058e4becd18c4;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pstogif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b26095e9d62c79a17a09c9ce561ea9e3a1232a69;origin=https://hal.archives-ouvertes.fr/hal-04309276;visit=swh:1:snp:9abdf54fd8acdfe6f6da4de5f66d5401d72d9184;anchor=swh:1:rel:7fc0d085dbc4f2d19381aadbd65784f55d8dfe24;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cast-post</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bulik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c1fc51fe27e100e019d628126cb6772b257c15ee;origin=https://hal.archives-ouvertes.fr/hal-04309240;visit=swh:1:snp:292771acc148887055cf90bb061a5dafd854b66b;anchor=swh:1:rel:0f443db8df71b800cd5ac621072131a724102a06;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane GOUNAND </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Stéphane GOUNAND Ingénieur-chercheur au CEA (Commissariat à l'Energie Atomique) depuis 1996</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3058-5735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253119286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ingénieur de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Commissariat à l'énergie atomique (CEA) depuis 1996, dans le domaine de la simulation numérique en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes principaux axes de motivation et de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise et développement de logiciels de simulation numérique fiables et pérennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simulations multi-physiques à fort couplage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Partage des connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stop.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise et développement de logiciels de simulation numérique fiables et pérennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Implication dans le développement du logiciel CEA de calcul par éléments finis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cast3M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 1996, notamment :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">solveurs de systèmes linéaires itératifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">méthode de déformation variationnelle anisotrope de maillage (r-adaptation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">génération automatique et adaptation de maillages de simplex anisotropes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">noyau générique de discrétisation éléments finis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">méthodes de projection algébrique pour la résolution de systèmes de points-selles (généralisés) (Navier-Stokes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">calcul variationnel de la force de tension superficielle et de la matrice tangente exacte en dimension quelconque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des centaines de cas-tests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vérification et validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (V&V) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">benchmarks</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">utilisation de l'extrapolation de Richardson pour la vérification des méthodes et des solutions numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">comparaison numérique/expérimentale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulations multi-physiques avec couplages forts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, notamment :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">instabilités (Poiseille-Rayleigh-Benard, Taylor-Couette)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">calcul thermohydraulique d'un réacteur nucléaire en conditions d'accident grave</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">simulation de bains de soudage (écoulements thermocapillaires de Marangoni à surface libre, déformation du maillage, changement de phase solide-liquide)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">simulation du plasma d'arc en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">soudage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TIG (Tungsten Inert Gas) (écoulements thermo-magnéto-hydrodynamiques dilatables à faible nombre de Mach et de Reynolds magnétique, propriétés physiques fortement variables, singularités géométriques)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">couplage des deux simulations précédentes :)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, notamment :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'enseignement de la méthode des éléments finis (FEM) en mécanique des fluides incompressibles (15 ans à l'ENSTA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">notes de cours sur la méthode des éléments finis avec un accent mis sur les aspects variationnels et les multiplicateurs de Lagrange</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">encadrement d'étudiants : post-doctorat (1), thèse (5) et stage (3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">partage de mon travail dans Cast3M, un programme open-source, librement téléchargeable à des fins d'enseignement et de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">vidéos de simulations d'écoulement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial compressibility approach to solve low Mach number flows in closed domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-H. Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 280, pp.106364. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04740711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An all‐at‐once algebraic multigrid method for finite element discretizations of Stokes problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐loïc Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Napov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Notay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (2), pp.193-214. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.5145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of the effects of cathode geometry on tungsten inert gas type electric arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.121923. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in containment thermal hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benteboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206 (9), pp.1361-1373. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295450.2020.1731406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté des réacteurs : la connaissance du risque hydrogène enrichie de 20 ans de recherche et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdo Danièle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benteboula Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Michel Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulon Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rgn/20181048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to welding positions and parameters in GTA welding with a 3D multiphysics numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (3), pp.233 - 249. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2016.1264747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical and numerical investigation of a reactive gaseous film between two evaporating liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.562-572. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.11.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element simulation of TIG weld pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, MCWASP XIII - International Conference on Modeling of Casting, Welding and Advanced Solidification Processes, 33, pp.012025. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02284855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solution for a three-dimensional mixed convection flow - Part 1: reference solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (5), pp.325-345. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407790.2011.616758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the excavation deviations impact on geological radioactive waste repository performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (4), pp.537-554. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10706-011-9401-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solution for a three-dimensional mixed-convection flow, part 2: analysis of Richardson extrapolation in the presence of a singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (5), pp.346-369. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407790.2011.616761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of a transient injection flow at low Mach number regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Kloczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (5), pp.662-696. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAST3M/ARCTURUS: A coupled heat transfer CFD code for thermal–hydraulic analyzes of gas cooled reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dabbene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp. P Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 237 (15-17), pp.1814-1828. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02355754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Andra Couplex 1 test case: comparisons between Finite-Element, Mixed Hybrid Finite Element and finite volume element discretizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chraibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.187-201. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:COMG.0000035079.68284.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de maillage anisotrope automatique. Application à des géométries de soudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Castem 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA/SEMT, Nov 2025, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2025, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de maillage anisotrope automatique adapté à la simulation multiphysique d’un arc en soudage Tungsten Inert Gas (TIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cast3M, a problem-solving software for structural and ﬂuid analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2024 - 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des bains de fusion pour le procédé de fusion sur lit de poudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Mezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Garandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Maskrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermal coupling methodology of an arc-plasma and weld pool, a TIG welding model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS World Congress 2023 (NWC23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NAFEMS, May 2023, Tampa (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M depuis le club Cast3M 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermomécanique d'un cas d'étude de fabrication additive arc-fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of numerical modelling for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Manufacturing for Energy and Transportation International School (AMETIS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Jun 2022, Taglio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnéto-thermo-hydrodynamique du soudage TIG : couplage 3D unifié du plasma d'arc et du bain de soudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème édition du Congrès Français de Mécanique (CFM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M depuis le club Cast3M 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans Cast3M depuis le club Cast3M 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Breuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation du projet MUSICAS - Premiers résultats du projet collaboratif FUI - MUSICAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rückert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS Simulation numérique : moteur de performance état de l'art -pratiques - tendances -impact industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Chalon Sur Saone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du projet collaboratif FUI - MUSICAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres NAFEMS France 2016 - Simulation numérique, moteur de performance, état de l'art : pratiques, tendances, impact industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphysique du bain de fusion en soudage à l'arc dans différentes configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Medale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Castem 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of welding positions in Gas Tungsten Arc Welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Seminar Numerical Analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’éléments finis de Trio_U stabilité et expériences numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Trio_U 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des positions de soudage dans le procédé à l'arc TIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Scale Modeling of Sodium-Water Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Monavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Congress on Advances in Nuclear Power Plants (ICAPP '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANS; SFEN, Apr 2014, Charlotte (North Carolina), United States. pp.1660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition de Helmholtz discrète et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a gaseous jet on the capillary free surface of a liquid: experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Fei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Verification &amp; Validation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A manufactured solution for a steady capillary free surface ﬂow governed by the Navier-Stokes equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Verification &amp; Validation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis on numerical simulation of the weld pool shape in TIG welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Fei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Trends in Welding Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASM, Jun 2012, Chicago (Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veriﬁcation of a CFD benchmark solution of transient low Mach number ﬂows with Richardson extrapolation procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Benteboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 Verification &amp; Validation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Fluid Dynamics (CFD) benchmark study with an analysis of Richardson Extrapolation in the presence of a singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 Verification &amp; Validation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Las Vegas, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Cast3M pour l'enseignement de la mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of heat and fluid flow with the free surface in 3D gas tungsten arc welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Fei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar Numerical analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Materials Science and Welding of Graz University of Technology, Sep 2012, Graz - Seggau, Austria. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and radionuclide transport modelling in geological radioactive waste repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAMERN11: 4th International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saidia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solution for a three-dimensional mixed convection flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Glockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une solution numérique de référence pour un écoulement 3D de convection mixte : démarche et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.209-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust preconditioner for the conjugate gradient method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust and economic preconditioner for the conjugate gradient method applied to solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics (ECCM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCSM; IACM, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and radionuclide transport calculations for highly heterogeneous radioactive waste disposal in clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG09 - 12th Annual Conference on Computational Methods for the Earth, Energy and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG, Sep 2009, Stanford (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heat transfer and fluid flow in TIG arc welding with anode melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Trends in Welding Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASM, Jun 2008, Pine Mountain, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Methodology for the Thermal-hydraulic behaviour of a Fuel rod surrounded by a coolant under PWR conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laszlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bignalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Gallo-Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Nuclear Engineering (ICONE16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2008, Orlando (Florida), United States. pp.245-251, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICONE16-48180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’écoulement et du transport de radionucléides autour d’un stockage de déchets radioactifs : qui veut mailler des millions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2008, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés Castem en mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104597v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of TIG welding arc using LSFEM method for the magnetic induction computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute of Welding Annual Assembly 2007 (IIW2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Welding (IIW), Jul 2007, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés fluides depuis le club 2006, Régularisation et Adaptation de maillage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés depuis le club 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une colonne d'extraction à effet Taylor-Couette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic anisotropic meshing for multiphysics TIG arc simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Seminar Numerical Analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Graz, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt pool modelling for additive manufacturing (MOBAFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Mezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Garandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Maskrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDESP 2023 - Liquid Interfaces, Drops and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Udine, Italy. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of melt pool in the powder bed fusion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Mezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Garandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Maskrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ametis - Advanced Manufacturing for Energy and Transportation International School 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Taglio, Corse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une solution numérique de référence pour un écoulement 3D de convection mixte : démarche et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle physique et prédictif du procédé de soudage à l'arc TIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Medale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses DANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Saclay (CEA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique des structures - Une monographie de la Direction des énergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA Paris-Saclay. Editions du Moniteur, 2025, Les Monographies de la DES, 978-2-281-14800-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04947183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.6 Some aspects of numerical modelling for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ametis - Advanced Manufacturing for Energy and Transportation International School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-140, 2021, 9782759824465. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2588-2.c007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solution for a three-dimensional mixed convection flow - Detailed technical report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic anisotropic meshing algorithm adapted to the multiphysics simulation of a Tungsten Inert Gas welding arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for fluid flow in weld pool simulation : two-dimensional transient computational models for arc welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Caillibotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du logiciel Cast3m pour le calcul d'écoulements faiblement compressibles dans les réacteurs nucléaires : recueil de cas de validation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dabbene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Paillere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport DM2S SFME/LTMF/RT/08-015/A, Commissariat à l'Energie Atomique et aux Energies Alternatives (CEA). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bain de fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Modélisation du bain de fusion, Université Paris-Saclay, France. 2024, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the ﬁnite element method applied to incompressible ﬂuid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. Introduction à la méthode des éléments finis en mécanique des fluides incompressibles, ENSTA ParisTech, France. 2016, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la méthode des éléments finis en mécanique des fluides incompressibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Introduction à la méthode des éléments finis en mécanique des fluides incompressibles, ENSTA ParisTech, France. 2016, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Risque Hydrogène. Exemple de modélisation : écoulements Bas Mach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dabbene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2008, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale de Cast3m : un outil pour la modélisation par éléments ﬁnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Université La Rochelle, France. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D adaptative anisotropic mesh for a convection-diffusion equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics simulation of a weld pool with the WProcess software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boubée de Gramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multiphysique du bain de soudage avec l'outil WProcess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boubée de Gramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multiphysique du bain de soudage avec l'outil WProcess - version 3D anaglyphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boubée de Gramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics simulation of a weld pool with the WProcess software - 3D anaglyph version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boubée de Gramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmholtz-Hodge decomposition of a &amp;quot;Low Mach&amp;quot; velocity field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Magnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot air injection in a cylindrical enclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Benteboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate rotating walls for thermal chaotic mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lacire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">r-adaptation of a mesh under severe boundary displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation in a buoyant horizontal laminar jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernard-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pssplit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:da4cb66b048be6cf5830e1e8a681c79a25ffb266;origin=https://hal.archives-ouvertes.fr/hal-04309194;visit=swh:1:snp:344d460768a323baee0be691b4dfa4678579b8a2;anchor=swh:1:rel:abbf5247f183f9d581e50f82e17058e4becd18c4;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">psjoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e26f8b8ddc624f71537a8f6373741caaa5d54b4e;origin=https://hal.archives-ouvertes.fr/hal-04309203;visit=swh:1:snp:59a00260250a1e731205175fd6bc560537aac2ac;anchor=swh:1:rel:f94fbf9f9668d2b1c63ccfbfbac794d43d0a8304;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pstogif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b26095e9d62c79a17a09c9ce561ea9e3a1232a69;origin=https://hal.archives-ouvertes.fr/hal-04309276;visit=swh:1:snp:9abdf54fd8acdfe6f6da4de5f66d5401d72d9184;anchor=swh:1:rel:7fc0d085dbc4f2d19381aadbd65784f55d8dfe24;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cast-post</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bulik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c1fc51fe27e100e019d628126cb6772b257c15ee;origin=https://hal.archives-ouvertes.fr/hal-04309240;visit=swh:1:snp:292771acc148887055cf90bb061a5dafd854b66b;anchor=swh:1:rel:0f443db8df71b800cd5ac621072131a724102a06;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C665DC6"/>
+    <w:nsid w:val="161EE90B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40261096"/>
+    <w:nsid w:val="F1D01DCE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F77C0EB0"/>
+    <w:nsid w:val="D59B35FE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4BB3FB34"/>
+    <w:nsid w:val="79802353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AD01849A"/>
+    <w:nsid w:val="23A9B380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="ABFAC5A3"/>
+    <w:nsid w:val="6BD58F65"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="912FE423"/>
+    <w:nsid w:val="24243115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E1D43345"/>
+    <w:nsid w:val="C08F05B4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="F5A28F88"/>
+    <w:nsid w:val="52A59380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1546,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-gounand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3058-5735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Phan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106364" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;lo&#239;c Bacq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gounand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Napov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Notay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nahed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Medale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121923" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Studer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benteboula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cariteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2020.1731406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Dani&#232;le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benteboula Sonia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Michel Gilles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon Nadia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20181048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chien Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gounand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2016.1264747" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marfaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beccantini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monavon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.11.081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02284855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Kong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bergheau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Potier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-011-9401-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V3XMWG7G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692094v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;dale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2011.616761" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2011.616758" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Magnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Kloczko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2331" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9FD94766A5F4E998F479E3E5F519214923A3F1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabbene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. P Magnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.03.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Potier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chraibi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035079.68284.49" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0VTFJC05-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406129v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pascal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verpeaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthinier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309164v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Mezi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baumard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104579v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuz&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#252;ckert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reullier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tirand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asserin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104045v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marfaing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Monavon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Magnaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Scarpa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Kong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104460v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105948v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711398v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104524v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Benteboula" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104533v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104559v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108172v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711399v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brochard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laszlo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bignalet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gallo-Lepage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICONE16-48180" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104597v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104610v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108202v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108216v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113471v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108221v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2588-2.c007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caillibotte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247397v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paillere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108256v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108251v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108255v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116968v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115948v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129079v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124222v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Pommier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boub&#233;e de Gramont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115894v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124216v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124231v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130284v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130279v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130302v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Becquart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lacire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130299v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130293v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duclercq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309203v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e26f8b8ddc624f71537a8f6373741caaa5d54b4e;origin=https://hal.archives-ouvertes.fr/hal-04309203;visit=swh:1:snp:59a00260250a1e731205175fd6bc560537aac2ac;anchor=swh:1:rel:f94fbf9f9668d2b1c63ccfbfbac794d43d0a8304;path=/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309194v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da4cb66b048be6cf5830e1e8a681c79a25ffb266;origin=https://hal.archives-ouvertes.fr/hal-04309194;visit=swh:1:snp:344d460768a323baee0be691b4dfa4678579b8a2;anchor=swh:1:rel:abbf5247f183f9d581e50f82e17058e4becd18c4;path=/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b26095e9d62c79a17a09c9ce561ea9e3a1232a69;origin=https://hal.archives-ouvertes.fr/hal-04309276;visit=swh:1:snp:9abdf54fd8acdfe6f6da4de5f66d5401d72d9184;anchor=swh:1:rel:7fc0d085dbc4f2d19381aadbd65784f55d8dfe24;path=/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309240v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Courtois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bulik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c1fc51fe27e100e019d628126cb6772b257c15ee;origin=https://hal.archives-ouvertes.fr/hal-04309240;visit=swh:1:snp:292771acc148887055cf90bb061a5dafd854b66b;anchor=swh:1:rel:0f443db8df71b800cd5ac621072131a724102a06;path=/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-gounand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3058-5735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Phan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106364" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;lo&#239;c Bacq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gounand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Napov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Notay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nahed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Medale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121923" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Studer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benteboula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cariteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2020.1731406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Dani&#232;le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benteboula Sonia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Michel Gilles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon Nadia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20181048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chien Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gounand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2016.1264747" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marfaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beccantini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monavon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.11.081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02284855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Kong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bergheau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692092v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;dale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2011.616758" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102713v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Potier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-011-9401-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V3XMWG7G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2011.616761" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Magnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Kloczko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2331" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9FD94766A5F4E998F479E3E5F519214923A3F1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabbene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. P Magnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.03.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Potier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chraibi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035079.68284.49" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0VTFJC05-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406129v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pascal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verpeaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthinier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309164v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Mezi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baumard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104579v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuz&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#252;ckert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reullier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tirand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103999v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104010v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442269v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asserin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104045v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104025v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marfaing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Monavon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Magnaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Scarpa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Kong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104460v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105948v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Benteboula" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711398v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104524v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104502v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108166v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711399v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brochard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laszlo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bignalet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gallo-Lepage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICONE16-48180" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104597v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104610v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108216v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113471v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108221v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2588-2.c007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caillibotte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247397v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paillere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108256v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108255v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108251v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116968v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115948v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129079v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124222v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Pommier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boub&#233;e de Gramont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115894v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124216v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124231v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130284v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130279v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130302v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Becquart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lacire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130299v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130293v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duclercq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309194v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da4cb66b048be6cf5830e1e8a681c79a25ffb266;origin=https://hal.archives-ouvertes.fr/hal-04309194;visit=swh:1:snp:344d460768a323baee0be691b4dfa4678579b8a2;anchor=swh:1:rel:abbf5247f183f9d581e50f82e17058e4becd18c4;path=/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309203v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e26f8b8ddc624f71537a8f6373741caaa5d54b4e;origin=https://hal.archives-ouvertes.fr/hal-04309203;visit=swh:1:snp:59a00260250a1e731205175fd6bc560537aac2ac;anchor=swh:1:rel:f94fbf9f9668d2b1c63ccfbfbac794d43d0a8304;path=/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b26095e9d62c79a17a09c9ce561ea9e3a1232a69;origin=https://hal.archives-ouvertes.fr/hal-04309276;visit=swh:1:snp:9abdf54fd8acdfe6f6da4de5f66d5401d72d9184;anchor=swh:1:rel:7fc0d085dbc4f2d19381aadbd65784f55d8dfe24;path=/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309240v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Courtois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bulik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c1fc51fe27e100e019d628126cb6772b257c15ee;origin=https://hal.archives-ouvertes.fr/hal-04309240;visit=swh:1:snp:292771acc148887055cf90bb061a5dafd854b66b;anchor=swh:1:rel:0f443db8df71b800cd5ac621072131a724102a06;path=/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>