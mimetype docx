--- v0 (2026-03-14)
+++ v1 (2026-04-23)
@@ -1438,861 +1438,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove's species are weak isoprenoid emitters</w:t>
+                <w:t xml:space="preserve">LC-MS Based Phytochemical Profiling towards the Identification of Antioxidant Markers in Some Endemic Aloe Species from Mascarene Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+                <w:t xml:space="preserve">Célia Breaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Saunier</w:t>
+                <w:t xml:space="preserve">Laura Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Wortham</w:t>
+                <w:t xml:space="preserve">Gary Mares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ormeño</w:t>
+                <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Proffit</w:t>
+                <w:t xml:space="preserve">Myriam Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 283, pp.108256. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox12010050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062555v1</w:t>
+                <w:t xml:space="preserve">hal-03998589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Capture and Real-Time Enrichment of Marine Chemical Diversity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mangrove's species are weak isoprenoid emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Grenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Greff</w:t>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Molinari</w:t>
+                <w:t xml:space="preserve">Amélie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Wortham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.3c00661⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 283, pp.108256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297919v1</w:t>
+                <w:t xml:space="preserve">hal-04062555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC-MS Based Phytochemical Profiling towards the Identification of Antioxidant Markers in Some Endemic Aloe Species from Mascarene Islands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gary Mares</w:t>
+                <w:t xml:space="preserve">In Situ Capture and Real-Time Enrichment of Marine Chemical Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fathi Mabrouki</w:t>
+                <w:t xml:space="preserve">Marie Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bertolotti</w:t>
+                <w:t xml:space="preserve">Sacha Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.50. </w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (11), pp.2084-2095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox12010050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.3c00661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998589v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelopathic Potential of Mangroves from the Red River Estuary against the Rice Weed Echinochloa crus-galli and Variation in Their Leaf Metabolome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of in Situ Simulated Climate Change on Communities and Non-Indigenous Species: Two Climates, Two Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Baldy</w:t>
+                <w:t xml:space="preserve">Robin Gauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lejeusne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dao van Tan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pouchard</w:t>
+                <w:t xml:space="preserve">Stephane Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants11192464⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (9-10), pp.761-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-022-01380-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808520v1</w:t>
+                <w:t xml:space="preserve">hal-03861242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution gradient leads to local adaptation and small-scale spatial variability of communities and functions in an urban marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin P.M. Gauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Davoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 838 (1), pp.155911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of in Situ Simulated Climate Change on Communities and Non-Indigenous Species: Two Climates, Two Responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allelopathic Potential of Mangroves from the Red River Estuary against the Rice Weed Echinochloa crus-galli and Variation in Their Leaf Metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao van Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Gauff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Greff</w:t>
+                <w:t xml:space="preserve">Jean-Rémi Malachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Loisel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bohner</w:t>
+                <w:t xml:space="preserve">Nicolas Pouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (9-10), pp.761-771. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (19), pp.2464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-022-01380-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants11192464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861242v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplified Drought and Seasonal Cycle Modulate Quercus pubescens Leaf Metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2300,51 +2300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Blande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lecareux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (4), pp.307. </w:t>
@@ -2421,51 +2421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2912,420 +2912,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAX CHEMICAL COMPOSITION AND MORPHOLOGY IN FOUR PISTACIA SPECIES FROM ALGERIA</w:t>
+                <w:t xml:space="preserve">Integration of LC/MS-based molecular networking and classical phytochemical approach allows in-depth annotation of the metabolome of non-model organisms - The case study of the brown seaweed Taonia atomaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghafour Doghbage</w:t>
+                <w:t xml:space="preserve">Nathan Carriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Belhadj</w:t>
+                <w:t xml:space="preserve">Benoît Paix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Greff</w:t>
+                <w:t xml:space="preserve">Bruno Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Tonetto</w:t>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algerian Journal of Arid Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 225, pp.121925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318490v1</w:t>
+                <w:t xml:space="preserve">hal-03108198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of LC/MS-based molecular networking and classical phytochemical approach allows in-depth annotation of the metabolome of non-model organisms - The case study of the brown seaweed Taonia atomaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Carriot</w:t>
+                <w:t xml:space="preserve">In Vitro Hair Dermal Papilla Cells Induction by Fagraea berteroana, a Tree of the Marquesan Cosmetopoeia (French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristelle Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Paix</w:t>
+                <w:t xml:space="preserve">Claire Chazaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121925⟩</w:t>
+              <w:t xml:space="preserve">Cosmetics and Toiletries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cosmetics8010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108198v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Hair Dermal Papilla Cells Induction by Fagraea berteroana, a Tree of the Marquesan Cosmetopoeia (French Polynesia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raimana Ho</w:t>
+                <w:t xml:space="preserve">WAX CHEMICAL COMPOSITION AND MORPHOLOGY IN FOUR PISTACIA SPECIES FROM ALGERIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghafour Doghbage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chazaud</w:t>
+                <w:t xml:space="preserve">Safia Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Hermitte</w:t>
+                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetics and Toiletries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Algerian Journal of Arid Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.60-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134321v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil scarification favors natural regeneration of Pinus pinea in Lebanon forests: Evidences from field and laboratory experiments</w:t>
               </w:r>
@@ -3337,51 +3337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3439,291 +3439,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ocean acidification on the metabolome of the brown macroalgae Lobophora rosacea from New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-Omics Analysis Suggests Links Between the Differentiated Surface Metabolome and Epiphytic Microbiota Along the Thallus of a Mediterranean Seaweed Holobiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Paix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gaubert</w:t>
+                <w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Rodolfo-Metalpa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101783⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436395v1</w:t>
+                <w:t xml:space="preserve">hal-02519482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Omics Analysis Suggests Links Between the Differentiated Surface Metabolome and Epiphytic Microbiota Along the Thallus of a Mediterranean Seaweed Holobiont</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Carriot</w:t>
+                <w:t xml:space="preserve">Impact of ocean acidification on the metabolome of the brown macroalgae Lobophora rosacea from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Rodolfo-Metalpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Greff</w:t>
+                <w:t xml:space="preserve">Olivier P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Misson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Payri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.494. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.101783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519482v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hair Growth Activity of Three Plants of the Polynesian Cosmetopoeia and Their Regulatory Effect on Dermal Papilla Cells</w:t>
               </w:r>
@@ -3856,51 +3856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter leachates have stronger impact than leaf litter on Folsomia candida fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guittonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3999,51 +3999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gavinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hashoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4146,64 +4146,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (14), pp.8201-8213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4237,90 +4237,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic variability of four macroalgal species of the genus &amp;lt;i&amp;gt;Lobophora&amp;lt;/i&amp;gt; using diverse approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 162, pp.165-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4510,64 +4510,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayalen Zubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4640,51 +4640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Hashoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4800,51 +4800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (5), pp.1962-1975. </w:t>
@@ -4934,51 +4934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester A. Serrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aschwin H. Engelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.1-14/42625. </w:t>
@@ -5163,51 +5163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Prescribed Burning Affect Leaf Secondary Metabolites in Pine Stands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5290,693 +5290,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compost spreading in Mediterranean shrubland indirectly increases biogenic emissions by promoting growth of VOC-emitting plant parts</w:t>
+                <w:t xml:space="preserve">Direct and indirect impact of sewage sludge compost spreading on Quercus coccifera monoterpene emissions in a Mediterranean shrubland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Greff</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Hussain Rizvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.03.060⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (4), pp.963 - 969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764826v1</w:t>
+                <w:t xml:space="preserve">hal-01764689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-Population Variability of Terpenoid Composition in Leaves of Pistacia lentiscus L. from Algeria: A Chemoecological Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ait Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Derridj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (3), pp.2646-2657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules16032646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect impact of sewage sludge compost spreading on Quercus coccifera monoterpene emissions in a Mediterranean shrubland</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does competition stress decrease allelopathic potential?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syed Hussain Rizvi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annabelle Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.12.003⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (4-6), pp.401-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bse.2011.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764689v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does competition stress decrease allelopathic potential?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Inter-population variability of leaf morpho-anatomical and terpenoid patterns of Pistacia atlantica Desf. ssp. atlantica growing along an aridity gradient in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ait Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Derridj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bse.2011.05.017⟩</w:t>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 206 (4), pp.397-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2010.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764833v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-population variability of leaf morpho-anatomical and terpenoid patterns of Pistacia atlantica Desf. ssp. atlantica growing along an aridity gradient in Algeria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+                <w:t xml:space="preserve">Compost spreading in Mediterranean shrubland indirectly increases biogenic emissions by promoting growth of VOC-emitting plant parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Violette Lavoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 206 (4), pp.397-405. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (21), pp.3631-3639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2010.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.03.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764716v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental control of terpene emissions from Cistus monspeliensis L. in natural Mediterranean shrublands</w:t>
               </w:r>
@@ -6096,90 +6096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in Allelochemical Composition of Leachates of Different Organs and Maturity Stages of Pinus halepensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogan Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6230,103 +6230,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relative importance of the effects of selection and complementarity as drivers of diversity-productivity relationships in Mediterranean shrublands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando T. Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 117 (9), pp.1345 - 1350. </w:t>
@@ -6358,641 +6358,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit stress induces different monoterpene and sesquiterpene emission changes in Mediterranean species. Relationship between terpene emissions and plant water potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Intraspecific Competition and Substrate Type on Terpene Emissions from Some Mediterranean Plant Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ormeno</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Mévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Mevy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephane Greff</w:t>
+                <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.10.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (2), pp.277 - 286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-006-9219-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764557v1</w:t>
+                <w:t xml:space="preserve">hal-01764604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Intraspecific Competition and Substrate Type on Terpene Emissions from Some Mediterranean Plant Species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Monoterpene and sesquiterpene emissions of three Mediterranean species through calcareous and siliceous soils in natural conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Robles</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-006-9219-4⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (3), pp.629-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764604v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoterpene and sesquiterpene emissions of three Mediterranean species through calcareous and siliceous soils in natural conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Characterization of phenolic compounds in Pinus laricio needles and their responses to prescribed burning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Cannac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ferrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.08.027⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.1614-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/12081614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764592v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of phenolic compounds in Pinus laricio needles and their responses to prescribed burning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water deficit stress induces different monoterpene and sesquiterpene emission changes in Mediterranean species. Relationship between terpene emissions and plant water potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Mevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Cannac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
+                <w:t xml:space="preserve">B. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 12, pp.1614-1622. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (2), pp.276 - 284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/12081614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590842v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential allelopathic effect of Pinus halepensis in the secondary succession: an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (2), pp.97 - 105. </w:t>
@@ -7082,51 +7082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Millogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (11), pp.815 - 818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7316,51 +7316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7437,51 +7437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic compounds content in Pinus halepensis Mill. needles: a bioindicator of air pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Garzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7558,51 +7558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenols and Flavonoids in Aleppo Pine Needles as Bioindicators of Air Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7718,277 +7718,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local scale environmental gradients within harbours induce strong community and physiological shifts on hard artificial substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MS-based Metabolomics of Atlanto-Mediterranean Aplysina species: a Key Step for the Identification of their Specialized Exometabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Biré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lejeusne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bohner</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rondeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Loisel</w:t>
+                <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Temperate Reefs Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">GDR ChemEcol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Océanographique de Villefranche-sur-Mer, Nov 2025, Villefranche-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116041v1</w:t>
+                <w:t xml:space="preserve">hal-05353530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS-based Metabolomics of Atlanto-Mediterranean Aplysina species: a Key Step for the Identification of their Specialized Exometabolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local scale environmental gradients within harbours induce strong community and physiological shifts on hard artificial substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lejeusne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Biré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pérez</w:t>
+                <w:t xml:space="preserve">Robin P M Gauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
+                <w:t xml:space="preserve">Simon Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ChemEcol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Océanographique de Villefranche-sur-Mer, Nov 2025, Villefranche-sur-mer, France</w:t>
+              <w:t xml:space="preserve">2025 International Temperate Reefs Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353530v1</w:t>
+                <w:t xml:space="preserve">hal-05116041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimos resultados obtenidos en la caracterizacion fisico-quimica y microbiologica de los Microorganismos de Montaña (LiFoFer)</w:t>
               </w:r>
@@ -8201,355 +8201,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of mycosporin-like amino acids by centrifugal liquid chromatography for improved structural and biological characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Thomas</w:t>
+                <w:t xml:space="preserve">Accessing the hidden treasure of brominated exometabolites released by two mediterranean sponges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Phycological Congress.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">31st International Symposium on the Chemistry of Natural Products &amp; 11th International Congress on Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514313v1</w:t>
+                <w:t xml:space="preserve">hal-05365610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing the hidden treasure of brominated exometabolites released by two mediterranean sponges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Mauduit</w:t>
+                <w:t xml:space="preserve">Purification of mycosporin-like amino acids by centrifugal liquid chromatography for improved structural and biological characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Symposium on the Chemistry of Natural Products &amp; 11th International Congress on Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Naples, Italy</w:t>
+              <w:t xml:space="preserve">8th European Phycological Congress.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365610v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRACING SPONGE SPECIALIZED EXOMETABOLITES IN SEAWATER SHEDS NEW LIGHT ON THEIR CHEMICAL DIVERSITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Symposium International AFERP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OI METABIODIVEX; GDR iNPChem; GS HeaDS, Jul 2023, Orsay, France</w:t>
@@ -8820,103 +8820,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and functioning of harbor communities - Studying small-scale spatial variability on different levels of biological organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin P M Gauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Davoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and coastal seas in the Anthropocene: Structure / functions / services and management (ECSA58 - EMECS13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Hull, United Kingdom</w:t>
@@ -9066,77 +9066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et fonctionnement des ports de plaisance - une variabilité multi-échelle, de la communauté au métabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin P M Gauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Davoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lejeusne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9174,51 +9174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting used to the heat - Does climate change favor introduced species only in already warmer climates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin P M Gauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lejeusne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9437,51 +9437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les stress biotiques et abiotiques affectent la croissance et le métabolisme secondaire dans la dynamique successionnelle méditerranéenne : étude comparative d'une espèce pionnière (Pinus halepensis Mill.) et d'une espèce de fin de succession (Quercus pubescens Willd.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogan Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9549,103 +9549,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of some Mediterranean plants to BVOC in the atmosphere of an open and a closed environment: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Modelling, Monitoring and Management of Air Pollution 2006 (AIR06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, The New Forest, United Kingdom. pp.629-636, </w:t>
@@ -9836,51 +9836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS-based Metabolomics of Atlanto-Mediterranean Aplysina species: a Key Step for the Identification of their Specialized Exometabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9888,51 +9888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lejeusne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ChemEcol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Villefranche-sur-mer, France</w:t>
@@ -10315,51 +10315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS-based Metabolomics of Atlanto-Mediterranean Aplysina species: a Key Step for the Identification of their Specialized Exometabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10367,51 +10367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lejeusne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Marine Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Piran, Slovenia</w:t>
@@ -10559,1160 +10559,1186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screen the fungal diversity of Basidiomycota, the sister division of Ascomycota, could be efficient to find new antibiotics</w:t>
+                <w:t xml:space="preserve">HAL : Les bénéfices concrets du dépôt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Boutabouzi</w:t>
+                <w:t xml:space="preserve">Sophie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Maresca</w:t>
+                <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Robin</w:t>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attilio Di Maio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Navarro</w:t>
+                <w:t xml:space="preserve">Léo Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides (AMP2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire Ambassadeurs HAL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607495v1</w:t>
+                <w:t xml:space="preserve">hal-05304996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exometabolites from the Mediterranean sponge Agelas oroides: where is oroidin?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Mauduit</w:t>
+                <w:t xml:space="preserve">Bioactivity-Based Molecular Networking for the comparison of Calophyllum inophyllum (tamanu) oil obtained via three ecofriendly extraction processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Stierlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnur Garayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650424v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity-Based Molecular Networking for the comparison of Calophyllum inophyllum (tamanu) oil obtained via three ecofriendly extraction processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raimana Ho</w:t>
+                <w:t xml:space="preserve">Exometabolites from the Mediterranean sponge Agelas oroides: where is oroidin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...27 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simmler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz Bucar; Krystyna Skalicka-Woźniak; Michał Tomczyk. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. </w:t>
+              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. Elsevier, Phytochemistry Letters, 69, pp.103233, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650456v1</w:t>
+                <w:t xml:space="preserve">hal-04650424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HAL : Les bénéfices concrets du dépôt</w:t>
+                <w:t xml:space="preserve">Screen the fungal diversity of Basidiomycota, the sister division of Ascomycota, could be efficient to find new antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Greff</w:t>
+                <w:t xml:space="preserve">Hajer Boutabouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+                <w:t xml:space="preserve">Maxime Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Raimbault</w:t>
+                <w:t xml:space="preserve">Attilio Di Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Ambassadeurs HAL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Villeurbanne (France), France</w:t>
+              <w:t xml:space="preserve">International Mycological Congress (IMC12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304996v1</w:t>
+                <w:t xml:space="preserve">hal-04620171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screen the fungal diversity of Basidiomycota, the sister division of Ascomycota, could be efficient to find new antibiotics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Navarro</w:t>
+                <w:t xml:space="preserve">Bioguided isolation and feature-based identification of bioactive molecules from Fagraea berteroana targeting dermal papilla cells and the Wnt pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristelle Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mycological Congress (IMC12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620171v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioguided isolation and feature-based identification of bioactive molecules from Fagraea berteroana targeting dermal papilla cells and the Wnt pathway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raimana Ho</w:t>
+                <w:t xml:space="preserve">Sustainable isolation and improved structural characterization of mycosporin-like amino acids: natural UV-filters from red algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edith Filaire</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouhlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz Bucar; Krystyna Skalicka-Woźniak; Michał Tomczyk. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2024, Cracovie, Poland. Elsevier, Phytochemistry Letters, 69, pp.103972, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650469v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable isolation and improved structural characterization of mycosporin-like amino acids: natural UV-filters from red algae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Simmler</w:t>
+                <w:t xml:space="preserve">Chemodiversity of Atlanto-Mediterranean Aplysina sponge species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Bouhlo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lejeusne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">1ère réunion du GDR ChemEcol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607510v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemodiversity of Atlanto-Mediterranean Aplysina sponge species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lejeusne</w:t>
+                <w:t xml:space="preserve">Screen the fungal diversity of Basidiomycota, the sister division of Ascomycota, could be efficient to find new antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Boutabouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Di Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère réunion du GDR ChemEcol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides (AMP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317474v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bioessai avec l’hydre d’eau douce pour évaluer la toxicité du chlordécone aux concentrations environnementales, seul ou en mélange complexe avec des sous-produits déchlorés : observations expérimentales et modélisation par plan d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chlordécone, connaître pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Le Gosier, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04442981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche métabolomique combinant l'analyse LC-MS/MS et les réseaux moléculaires pour suivre les constituants bioactifs des amandes de Calophyllum inophyllum (tamanu) pendant le processus de séchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Stierlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11767,73 +11793,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbres et autres plantes de la cosmétopée : Perspectives d'innovation et de valorisation des filières en Outre-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into the chemistry of sponge exo-metabolomes: contribution of brominated specialized metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11865,92 +11891,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique METABIODIVEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aussois, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7254114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic approach using LC-MS/MS analysis and molecular networking to follow up bioactive constituents of Callophyllum inophyllum nuts during drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Stierlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12005,73 +12031,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vanguards of Natural Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, distanciel, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the diversity of brominated alkaloids naturally released by the sponge Aplysina cavernicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12103,365 +12129,365 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII European Conference on Marine Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Galway, Ireland. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5654969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf specialized metabolome of Quercus pubescens exposed to amplified drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MétaSUD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of chlordecone dechlorination by chemical reduction using Fe(II)/Fe(III)-oxides coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Woignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth International Symposium on Environmental Biotechnology and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Ciudad Obregón, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des relations entre la dynamique successionnelle des mangroves de Guyane et les fonctions microbiennes rhizosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12480,51 +12506,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Connaissance et Gestion des Écosystèmes Tropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Montpellier, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12534,51 +12560,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production métabolique d’une algue rouge, une arme chimique pour la proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12598,65 +12624,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faure D, Joly D, Salamitou S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 Secrets de l’ADN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.230-232, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId354"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12724,51 +12750,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12E1C217"/>
+    <w:nsid w:val="7ECD4ACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12955,51 +12981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-greff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9156-5194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224026461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/63152079179007111886" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAM-9891-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imbe.fr/presentation-du-scec.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecimar.org/cmsv2/index.php/fr/programmes/171-programme-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Dao Van" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepalakshmi Sundaravaradarajan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Khong Thu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04964308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derrien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NP00064A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04775806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P.M. Gauff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bohner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeusne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Staita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115808" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Figueres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1448616" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116408" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04843208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khmaissa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Ghariani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10120861" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04062555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108256" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297919v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Molinari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.3c00661" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao van Tan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Malachin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192464" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03670481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155911" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gauff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loisel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-022-01380-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecareux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040307" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d Hassane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20030186" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503854v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Hughes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010105" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Doghbage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Belhadj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03108198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121925" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03134321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chazaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hermitte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics8010013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02436399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nakhoul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117840" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02436395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101783" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02974730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranouille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194360" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chomel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guittonny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desrochers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107850" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hashoum" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5390" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.03.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01828760v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L Le Croller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3377-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1169-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-017-1066-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b01027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Aires" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A. Serrao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin H. Engelen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42625" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np401094h" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293941v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ferrat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0256-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25X15WV5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764826v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Olivier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.03.060" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764819v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ait Said" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Derridj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16032646" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764689v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Hussain Rizvi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.12.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Rivoal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2011.05.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2010.08.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Lavoir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olivier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecareux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.12.047" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-00603381v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9667-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764639v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ballini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16910.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764557v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mevy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vila" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.10.029" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764604v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9219-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764592v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.08.027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cannac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/12081614" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764231v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mevy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0334-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764239v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millogo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2006.06.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764236v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zombre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Viano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2006.01.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764220v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dupouyet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-005-0311-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764124v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garzino" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00268-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756213v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2003.2265" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P M Gauff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rondeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353530v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bir&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365645v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Ammar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lerch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667475v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514313v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rieusset" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365610v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650508v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365683v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ho" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365711v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353336v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353404v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Macarie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365752v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365727v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151624v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Boyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Voogd" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596034v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wisniewski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094485v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR06062" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353224v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Hugues" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Le Bonhomme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353470v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116081v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilella" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116110v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456037v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317502v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05115983v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650424v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650469v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607510v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouhlo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317474v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04442981v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Andraud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Mart&#237;nez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03629506v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857554v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7254114" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293411v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857528v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5654969" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157787v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02021158v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451657v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03202598v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-greff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9156-5194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224026461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/63152079179007111886" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAM-9891-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imbe.fr/presentation-du-scec.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecimar.org/cmsv2/index.php/fr/programmes/171-programme-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Dao Van" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepalakshmi Sundaravaradarajan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Khong Thu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04964308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derrien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NP00064A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04775806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P.M. Gauff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bohner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeusne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Staita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115808" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Figueres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1448616" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116408" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04843208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khmaissa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Ghariani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10120861" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04062555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Molinari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.3c00661" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gauff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loisel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-022-01380-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03670481v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155911" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808520v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao van Tan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Malachin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192464" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecareux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040307" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d Hassane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20030186" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503854v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Hughes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010105" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03108198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121925" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03134321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chazaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hermitte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics8010013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Doghbage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Belhadj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02436399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nakhoul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117840" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02436395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101783" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02974730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranouille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194360" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chomel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guittonny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desrochers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107850" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hashoum" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5390" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.03.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01828760v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L Le Croller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3377-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1169-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-017-1066-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b01027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Aires" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A. Serrao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin H. Engelen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42625" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np401094h" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293941v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ferrat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0256-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25X15WV5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764689v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Olivier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Hussain Rizvi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.12.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764819v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ait Said" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Derridj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16032646" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764833v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Rivoal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2011.05.017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2010.08.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764826v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.03.060" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Lavoir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olivier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecareux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.12.047" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-00603381v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9667-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764639v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ballini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16910.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764604v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9219-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764592v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.08.027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590842v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cannac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/12081614" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764557v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mevy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vila" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.10.029" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764231v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mevy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0334-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764239v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millogo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2006.06.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764236v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zombre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Viano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2006.01.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764220v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dupouyet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-005-0311-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764124v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garzino" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00268-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756213v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2003.2265" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353530v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bir&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116041v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P M Gauff" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rondeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365645v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Ammar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lerch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667475v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365610v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514313v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rieusset" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650508v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365683v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ho" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365711v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353336v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353404v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Macarie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365752v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365727v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151624v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Boyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Voogd" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596034v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wisniewski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094485v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR06062" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353224v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Hugues" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Le Bonhomme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353470v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116081v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilella" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116110v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456037v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317502v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05115983v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650424v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103233" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650469v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607510v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouhlo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103972" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317474v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04442981v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Andraud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Mart&#237;nez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03629506v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857554v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7254114" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293411v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857528v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5654969" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157787v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02021158v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451657v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03202598v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>