--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">63152079179007111886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=og8xkJMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AAM-9891-2021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -206,80 +227,80 @@
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Responsabilités</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">depuis janvier 2024 Co-responsable technique du Service Commun de Métabolomique et Substances Naturelles (SCMSN)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">depuis janvier 2018 Co-responsable technique du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Service Commun d’Ecologie Chimique et Métabolomique (SCECM)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> incluant le plateau technique </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MALLABAR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">depuis juillet 2014 Responsable technique du plateau régional </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MALLABAR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parcours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Janv 2009-à ce jour </w:t>
       </w:r>
       <w:r>
@@ -371,7336 +392,7336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Between Plants Through Litter Input in Mangrove Succession in the Red River Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Dao Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepalakshmi Sundaravaradarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hien Khong Thu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36 (1), pp.e70011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvs.70011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nitrate limitation on the metabolome of Tetraselmis suecica biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.100501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing the complex chemistry of benthic seawater: from exometabolite sampling strategies to MS-based metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (6), pp.1020-1036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4NP00064A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouling community shows high resistance and metabolic resilience towards experimental high intensity heatwave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin P.M. Gauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lejeusne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 203, pp.106813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequencing of Porostereum spadiceum to study the degradation of levofloxacin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Ben Ayed</w:t>
+                <w:t xml:space="preserve">Circadian migrations of cave-dwelling crustaceans guided by their home chemical seascape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Akrout</w:t>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Staita</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Greff</w:t>
+                <w:t xml:space="preserve">Soizic Figueres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115808⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1448616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1448616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384257v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian migrations of cave-dwelling crustaceans guided by their home chemical seascape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Derrien</w:t>
+                <w:t xml:space="preserve">Genome sequencing of Porostereum spadiceum to study the degradation of levofloxacin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Santonja</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Imen Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Staita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1448616⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.115808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770212v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Genome sequencing of Porostereum spadiceum to study the degradation of levofloxacin” [Ecotoxicol. Environ. Saf. 270 (2024) 115808]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Staita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 278, pp.116408. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotransformation of the Fluoroquinolone Antibiotic, Levofloxacin, by the Free and Immobilized Secretome of Coriolopsis gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Staita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Khmaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouthaina Ghariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (12), pp.861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jof10120861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LC-MS Based Phytochemical Profiling towards the Identification of Antioxidant Markers in Some Endemic Aloe Species from Mascarene Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Breaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Mares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antiox12010050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove's species are weak isoprenoid emitters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+                <w:t xml:space="preserve">In Situ Capture and Real-Time Enrichment of Marine Chemical Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Saunier</w:t>
+                <w:t xml:space="preserve">Marie Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Wortham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Proffit</w:t>
+                <w:t xml:space="preserve">Sacha Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108256⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (11), pp.2084-2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.3c00661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062555v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Capture and Real-Time Enrichment of Marine Chemical Diversity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Derrien</w:t>
+                <w:t xml:space="preserve">Mangrove's species are weak isoprenoid emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Grenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Greff</w:t>
+                <w:t xml:space="preserve">Henri Wortham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Molinari</w:t>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.3c00661⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 283, pp.108256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297919v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of in Situ Simulated Climate Change on Communities and Non-Indigenous Species: Two Climates, Two Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lejeusne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (9-10), pp.761-771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10886-022-01380-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution gradient leads to local adaptation and small-scale spatial variability of communities and functions in an urban marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin P.M. Gauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Davoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 838 (1), pp.155911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allelopathic Potential of Mangroves from the Red River Estuary against the Rice Weed Echinochloa crus-galli and Variation in Their Leaf Metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao van Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi Malachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (19), pp.2464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants11192464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplified Drought and Seasonal Cycle Modulate Quercus pubescens Leaf Metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Blande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lecareux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (4), pp.307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo12040307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Metabolites from the Marine Sponge Scopalina hapalia Collected in Mayotte Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charifat Saïd Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (3), pp.186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md20030186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into the Molecular Diversity of Aplysina cavernicola’s Exometabolites: Contribution of Bromo-Spiroisoxazoline Alkaloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Chentouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (47), pp.43068-43083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.2c05415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature-Based Molecular Networks Identification of Bioactive Metabolites from Three Plants of the Polynesian Cosmetopoeia Targeting the Dermal Papilla Cells of the Hair Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristelle Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (1), pp.105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules27010105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotransformation of the fluoroquinolone, levofloxacin, by the white-rot fungus $Coriolopsis\ gallica$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (9), pp.965. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8090965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of LC/MS-based molecular networking and classical phytochemical approach allows in-depth annotation of the metabolome of non-model organisms - The case study of the brown seaweed Taonia atomaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Paix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 225, pp.121925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Hair Dermal Papilla Cells Induction by Fagraea berteroana, a Tree of the Marquesan Cosmetopoeia (French Polynesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristelle Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chazaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosmetics and Toiletries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cosmetics8010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAX CHEMICAL COMPOSITION AND MORPHOLOGY IN FOUR PISTACIA SPECIES FROM ALGERIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghafour Doghbage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algerian Journal of Arid Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (2), pp.60-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil scarification favors natural regeneration of Pinus pinea in Lebanon forests: Evidences from field and laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 459, pp.117840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Omics Analysis Suggests Links Between the Differentiated Surface Metabolome and Epiphytic Microbiota Along the Thallus of a Mediterranean Seaweed Holobiont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Paix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Paix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathan Carriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ocean acidification on the metabolome of the brown macroalgae Lobophora rosacea from New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Rodolfo-Metalpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46, pp.101783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hair Growth Activity of Three Plants of the Polynesian Cosmetopoeia and Their Regulatory Effect on Dermal Papilla Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristelle Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ranouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (19), pp.4360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules25194360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter leachates have stronger impact than leaf litter on Folsomia candida fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guittonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Desrochers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147, pp.107850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolics of the understory shrub &amp;lt;i&amp;gt;Cotinus coggygria&amp;lt;/i&amp;gt; influence Mediterranean oak forests diversity and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gavinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hashoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Peano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 441, pp.262-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allelopathic effects of volatile organic compounds released from &amp;lt;i&amp;gt;Pinus halepensis&amp;lt;/i&amp;gt; needles and roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (14), pp.8201-8213. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic variability of four macroalgal species of the genus &amp;lt;i&amp;gt;Lobophora&amp;lt;/i&amp;gt; using diverse approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 162, pp.165-172. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance interaction between marine cave-dwelling sponges and crustaceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie L Le Croller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier P Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 165 (7), pp.121/1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-018-3377-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828760v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemogeography of the red macroalgae &amp;lt;i&amp;gt;Asparagopsis&amp;lt;/i&amp;gt;: metabolomics, bioactivity, and relation to invasiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayalen Zubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Payri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Payri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.1-13/33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-017-1169-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotic interactions in a Mediterranean oak forest: role of allelopathy along phenological development of woody species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Hashoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Gavinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 136 (4), pp.699-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10342-017-1066-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of Four Marine Biofilm-Forming Bacteria by LC−MS Metabolomics and Influence of Culture Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Ortalo-Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (5), pp.1962-1975. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b01027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction between the proliferating macroalga &amp;lt;i&amp;gt;Asparagopsis taxiformis&amp;lt;/i&amp;gt; and the coral &amp;lt;i&amp;gt;Astroides calycularis&amp;lt;/i&amp;gt; induces changes in microbiome and metabolomic fingerprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester A. Serrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aschwin H. Engelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.1-14/42625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep42625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahorones, Highly Brominated Cyclopentenones from the Red Alga Asparagopsis taxiformis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayalen Zubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77 (5), pp.1150-1155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/np401094h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Prescribed Burning Affect Leaf Secondary Metabolites in Pine Stands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ferrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (39), pp.398-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10886-013-0256-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect impact of sewage sludge compost spreading on Quercus coccifera monoterpene emissions in a Mediterranean shrubland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Hussain Rizvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 159 (4), pp.963 - 969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-Population Variability of Terpenoid Composition in Leaves of Pistacia lentiscus L. from Algeria: A Chemoecological Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ait Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Derridj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (3), pp.2646-2657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules16032646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does competition stress decrease allelopathic potential?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (4-6), pp.401-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bse.2011.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-population variability of leaf morpho-anatomical and terpenoid patterns of Pistacia atlantica Desf. ssp. atlantica growing along an aridity gradient in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ait Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Derridj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 206 (4), pp.397-405. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2010.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compost spreading in Mediterranean shrubland indirectly increases biogenic emissions by promoting growth of VOC-emitting plant parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (21), pp.3631-3639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.03.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental control of terpene emissions from Cistus monspeliensis L. in natural Mediterranean shrublands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecareux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 78 (8), p. 942 - p. 949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.12.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in Allelochemical Composition of Leachates of Different Organs and Maturity Stages of Pinus halepensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogan Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35 (8), pp.970-979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10886-009-9667-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relative importance of the effects of selection and complementarity as drivers of diversity-productivity relationships in Mediterranean shrublands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando T. Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 117 (9), pp.1345 - 1350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.0030-1299.2008.16910.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Intraspecific Competition and Substrate Type on Terpene Emissions from Some Mediterranean Plant Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 33 (2), pp.277 - 286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10886-006-9219-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoterpene and sesquiterpene emissions of three Mediterranean species through calcareous and siliceous soils in natural conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (3), pp.629-639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of phenolic compounds in Pinus laricio needles and their responses to prescribed burning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Cannac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ferrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12, pp.1614-1622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/12081614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water deficit stress induces different monoterpene and sesquiterpene emission changes in Mediterranean species. Relationship between terpene emissions and plant water potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Mevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 67 (2), pp.276 - 284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential allelopathic effect of Pinus halepensis in the secondary succession: an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (2), pp.97 - 105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00049-006-0334-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition of the volatile oil of Laggera aurita Schulz from Burkina-Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Millogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (11), pp.815 - 818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bse.2006.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of the volatile oil from the leaves of Ximenia americana L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Zombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Viano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (7), pp.549 - 553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bse.2006.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allelopathic potential of Medicago arborea, a Mediterranean invasive shrub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dupouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (4), pp.193 - 198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00049-005-0311-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic compounds content in Pinus halepensis Mill. needles: a bioindicator of air pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Garzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 52 (1), pp.239 - 248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0045-6535(03)00268-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenols and Flavonoids in Aleppo Pine Needles as Bioindicators of Air Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Garzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32 (6), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jeq2003.2265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7710,1988 +7731,1988 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS-based Metabolomics of Atlanto-Mediterranean Aplysina species: a Key Step for the Identification of their Specialized Exometabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lejeusne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ChemEcol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Océanographique de Villefranche-sur-Mer, Nov 2025, Villefranche-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local scale environmental gradients within harbours induce strong community and physiological shifts on hard artificial substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lejeusne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin P M Gauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Temperate Reefs Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimos resultados obtenidos en la caracterizacion fisico-quimica y microbiologica de los Microorganismos de Montaña (LiFoFer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Workshop on Biochar in Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Matanzas, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parfum des Eponges de Méditerranée : Capture, Composition et Trésor Caché ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès francophone sur les Sciences Séparatives (SEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFSEP, Mar 2023, Paris expo- Porte de Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing the hidden treasure of brominated exometabolites released by two mediterranean sponges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Symposium on the Chemistry of Natural Products &amp; 11th International Congress on Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of mycosporin-like amino acids by centrifugal liquid chromatography for improved structural and biological characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Phycological Congress.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRACING SPONGE SPECIALIZED EXOMETABOLITES IN SEAWATER SHEDS NEW LIGHT ON THEIR CHEMICAL DIVERSITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Symposium International AFERP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OI METABIODIVEX; GDR iNPChem; GS HeaDS, Jul 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics analysis of a medicinal Polynesian plant during drying process : Calophyllum inophyllum nuts (tamanu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Stierlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Webinar on Traditional and Integrative Medicine, Global Scientific Guild</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic approach using LC-MS/MS analysis and molecular networking to follow up bioactive constituents of Calophyllum inophyllum nuts (tamanu) during drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Stierlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and functioning of harbor communities - Studying small-scale spatial variability on different levels of biological organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin P M Gauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Davoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and coastal seas in the Anthropocene: Structure / functions / services and management (ECSA58 - EMECS13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Hull, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi d’un andain-pilote de compostage de sargasses polluées par la chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Devault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Groupe Français de recherches sur les Pesticides (GFP2021): Monitoring des pesticides dans les aliments et les matières végétales environnementales, évaluation du risque pour la santé et agroécologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de recherches sur les Pesticides, May 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et fonctionnement des ports de plaisance - une variabilité multi-échelle, de la communauté au métabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin P M Gauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Davoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lejeusne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Scientifiques numériques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF, Jun 2020, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting used to the heat - Does climate change favor introduced species only in already warmer climates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin P M Gauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lejeusne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar of RFMF (Réseau Francophone de Métabolomique et Fluxomique) - RFMF junior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of anti-aging natural products from southwestern Indian Ocenan marine sponges and their microbial symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charifat Saïd Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Voogd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Congress on Biotechnology (ECB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Genève (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les stress biotiques et abiotiques affectent la croissance et le métabolisme secondaire dans la dynamique successionnelle méditerranéenne : étude comparative d'une espèce pionnière (Pinus halepensis Mill.) et d'une espèce de fin de succession (Quercus pubescens Willd.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogan Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème réunion du GDR Écologie Chimique, Marseille, 27-28 octobre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of some Mediterranean plants to BVOC in the atmosphere of an open and a closed environment: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Modelling, Monitoring and Management of Air Pollution 2006 (AIR06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, The New Forest, United Kingdom. pp.629-636, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/AIR06062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9701,2856 +9722,2856 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic characterization of seven bee pollens: molecular network, metabolite isolation and antioxidant assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emie Le Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gdr ChemEcol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Villefranche Sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS-based Metabolomics of Atlanto-Mediterranean Aplysina species: a Key Step for the Identification of their Specialized Exometabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lejeusne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ChemEcol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Villefranche-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-culture of the fungus Fomitopsis betulina with E. coli on solid media for the detection of antibacterial candidates: deciphering the bacterial-fungus interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vilella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA), jointly with Italian Society of Phytochemistry (SIF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic characterization of seven bee pollens: molecular network, metabolite isolation and antioxidant assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emie Le Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA), jointly with Italian Society of Phytochemistry (SIF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIODEGRADATION OF ANTIBIOTICS BY FUNGAL ENZYMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Staita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th IWA International Conference on Ecotechnologies for Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Stockholm, Sweden. 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS-based Metabolomics of Atlanto-Mediterranean Aplysina species: a Key Step for the Identification of their Specialized Exometabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lejeusne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Marine Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Piran, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIODEGRADATION OF ANTIBIOTICS BY FUNGAL ENZYMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Staita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IWA International Conference on Ecotechnologies for Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HAL : Les bénéfices concrets du dépôt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ambassadeurs HAL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactivity-Based Molecular Networking for the comparison of Calophyllum inophyllum (tamanu) oil obtained via three ecofriendly extraction processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Stierlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnur Garayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exometabolites from the Mediterranean sponge Agelas oroides: where is oroidin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franz Bucar; Krystyna Skalicka-Woźniak; Michał Tomczyk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. Elsevier, Phytochemistry Letters, 69, pp.103233, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screen the fungal diversity of Basidiomycota, the sister division of Ascomycota, could be efficient to find new antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Boutabouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Di Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mycological Congress (IMC12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioguided isolation and feature-based identification of bioactive molecules from Fagraea berteroana targeting dermal papilla cells and the Wnt pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristelle Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable isolation and improved structural characterization of mycosporin-like amino acids: natural UV-filters from red algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Thomas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laura Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bouhlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franz Bucar; Krystyna Skalicka-Woźniak; Michał Tomczyk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Cracovie, Poland. Elsevier, Phytochemistry Letters, 69, pp.103972, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemodiversity of Atlanto-Mediterranean Aplysina sponge species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lejeusne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère réunion du GDR ChemEcol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screen the fungal diversity of Basidiomycota, the sister division of Ascomycota, could be efficient to find new antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Boutabouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Di Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides (AMP2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bioessai avec l’hydre d’eau douce pour évaluer la toxicité du chlordécone aux concentrations environnementales, seul ou en mélange complexe avec des sous-produits déchlorés : observations expérimentales et modélisation par plan d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chlordécone, connaître pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Le Gosier, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04442981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche métabolomique combinant l'analyse LC-MS/MS et les réseaux moléculaires pour suivre les constituants bioactifs des amandes de Calophyllum inophyllum (tamanu) pendant le processus de séchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Stierlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbres et autres plantes de la cosmétopée : Perspectives d'innovation et de valorisation des filières en Outre-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into the chemistry of sponge exo-metabolomes: contribution of brominated specialized metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique METABIODIVEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aussois, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7254114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic approach using LC-MS/MS analysis and molecular networking to follow up bioactive constituents of Callophyllum inophyllum nuts during drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Stierlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vanguards of Natural Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, distanciel, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the diversity of brominated alkaloids naturally released by the sponge Aplysina cavernicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII European Conference on Marine Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Galway, Ireland. , </w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5654969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf specialized metabolome of Quercus pubescens exposed to amplified drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MétaSUD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of chlordecone dechlorination by chemical reduction using Fe(II)/Fe(III)-oxides coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Woignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth International Symposium on Environmental Biotechnology and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Ciudad Obregón, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des relations entre la dynamique successionnelle des mangroves de Guyane et les fonctions microbiennes rhizosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lecareux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Connaissance et Gestion des Écosystèmes Tropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Montpellier, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12560,129 +12581,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production métabolique d’une algue rouge, une arme chimique pour la proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faure D, Joly D, Salamitou S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 Secrets de l’ADN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.230-232, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId354"/>
+      <w:footerReference w:type="default" r:id="rId355"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12750,51 +12771,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ECD4ACC"/>
+    <w:nsid w:val="4EC4B1C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12981,51 +13002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-greff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9156-5194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224026461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/63152079179007111886" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAM-9891-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imbe.fr/presentation-du-scec.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecimar.org/cmsv2/index.php/fr/programmes/171-programme-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Dao Van" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepalakshmi Sundaravaradarajan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Khong Thu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04964308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derrien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NP00064A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04775806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P.M. Gauff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bohner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeusne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Staita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115808" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Figueres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1448616" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116408" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04843208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khmaissa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Ghariani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10120861" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04062555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Molinari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.3c00661" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gauff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loisel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-022-01380-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03670481v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155911" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808520v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao van Tan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Malachin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192464" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecareux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040307" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d Hassane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20030186" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503854v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Hughes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010105" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03108198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121925" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03134321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chazaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hermitte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics8010013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Doghbage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Belhadj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02436399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nakhoul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117840" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02436395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101783" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02974730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranouille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194360" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chomel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guittonny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desrochers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107850" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hashoum" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5390" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.03.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01828760v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L Le Croller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3377-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1169-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-017-1066-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b01027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Aires" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A. Serrao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin H. Engelen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42625" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np401094h" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293941v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ferrat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0256-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25X15WV5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764689v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Olivier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Hussain Rizvi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.12.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764819v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ait Said" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Derridj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16032646" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764833v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Rivoal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2011.05.017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2010.08.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764826v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.03.060" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Lavoir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olivier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecareux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.12.047" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-00603381v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9667-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764639v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ballini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16910.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764604v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9219-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764592v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.08.027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590842v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cannac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/12081614" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764557v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mevy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vila" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.10.029" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764231v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mevy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0334-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764239v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millogo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2006.06.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764236v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zombre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Viano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2006.01.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764220v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dupouyet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-005-0311-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764124v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garzino" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00268-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756213v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2003.2265" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353530v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bir&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116041v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P M Gauff" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rondeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365645v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Ammar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lerch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667475v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365610v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514313v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rieusset" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650508v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365683v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ho" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365711v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353336v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353404v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Macarie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365752v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365727v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151624v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Boyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Voogd" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596034v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wisniewski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094485v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR06062" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353224v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Hugues" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Le Bonhomme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353470v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116081v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilella" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116110v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456037v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317502v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05115983v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650424v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103233" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650469v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607510v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouhlo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103972" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317474v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04442981v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Andraud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Mart&#237;nez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03629506v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857554v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7254114" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293411v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857528v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5654969" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157787v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02021158v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451657v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03202598v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-greff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9156-5194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224026461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/63152079179007111886" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=og8xkJMAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAM-9891-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imbe.fr/presentation-du-scec.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecimar.org/cmsv2/index.php/fr/programmes/171-programme-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928012v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Dao Van" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepalakshmi Sundaravaradarajan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Khong Thu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100501" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04964308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derrien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NP00064A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04775806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P.M. Gauff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bohner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeusne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106813" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Figueres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1448616" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Staita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115808" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116408" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04843208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khmaissa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Ghariani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10120861" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297919v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Molinari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.3c00661" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04062555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108256" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gauff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loisel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-022-01380-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03670481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155911" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808520v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao van Tan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Malachin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192464" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blande" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecareux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040307" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d Hassane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20030186" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503854v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Hughes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010105" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03108198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121925" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03134321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chazaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hermitte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics8010013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Doghbage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Belhadj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02436399v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nakhoul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117840" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02436395v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101783" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02974730v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranouille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194360" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571920v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chomel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guittonny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desrochers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107850" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hashoum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.049" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171413v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5390" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.03.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01828760v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L Le Croller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Thomas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3377-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1169-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-017-1066-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b01027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Aires" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A. Serrao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin H. Engelen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42625" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np401094h" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ferrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0256-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25X15WV5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764689v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Olivier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Hussain Rizvi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.12.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764819v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ait Said" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Derridj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16032646" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764833v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Rivoal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2011.05.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764716v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2010.08.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764826v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.03.060" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Lavoir" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olivier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecareux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.12.047" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-00603381v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9667-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764639v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ballini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16910.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764604v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9219-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764592v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.08.027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590842v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cannac" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/12081614" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764557v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mevy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vila" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.10.029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764231v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mevy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0334-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764239v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millogo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2006.06.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764236v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zombre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Viano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2006.01.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764220v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dupouyet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-005-0311-y" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764124v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garzino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00268-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756213v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2003.2265" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353530v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bir&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116041v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P M Gauff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rondeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Ammar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lerch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667475v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365610v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514313v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rieusset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650508v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ho" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365711v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353336v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353404v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Macarie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365752v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365727v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151624v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Boyer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Voogd" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596034v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greff" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wisniewski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094485v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR06062" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353224v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Hugues" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Le Bonhomme" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353470v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116081v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilella" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116110v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456037v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317502v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05115983v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650424v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103233" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650469v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607510v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouhlo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103972" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317474v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04442981v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Andraud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Mart&#237;nez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03629506v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857554v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7254114" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293411v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857528v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5654969" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157787v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02021158v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451657v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03202598v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>