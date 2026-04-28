--- v0 (2026-03-15)
+++ v1 (2026-04-28)
@@ -5933,51 +5933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AABDE840"/>
+    <w:nsid w:val="92CA91A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>