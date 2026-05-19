--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -898,162 +898,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01673745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alternative livelihoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01694599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. Frontier Tibet: Trade and Boundaries of Authority in Kham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross-Currents: East Asian History and Culture Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Frontier Tibet: Trade and Boundaries of Authority in Kham, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391813v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-01694599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sagant (1936-2015). Thoughts on Disappearing Worlds</w:t>
               </w:r>
@@ -1184,165 +1184,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Bittersweet Taste of Rice. Sloping Land Conversion and the Shifting Livelihoods of the Drung in Northwest Yunnan, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Himalaya : the journal of the Association for Nepal and Himalayan studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (2), pp.81-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Devenirs identitaires dans les confins Sino-Tibétains : contextes et transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Des mondes en devenir. Interethnicité et production de la différence en Chine du Sud-Ouest, 23, pp.63-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391804v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01312520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Des mondes en devenir: Interethnicité et production de la différence en Chine du Sud-Ouest.</w:t>
               </w:r>
@@ -5119,214 +5119,214 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Focus: Road Horizons in the Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Pearce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontanari Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Plachta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Road Horizons in the Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Newsletter IIAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837869v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-04491222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Shih Chuan-kang, Quest for Harmony. The Moso Traditions of Sexual Union and Family Life. Stanford, Stanford University Press, 2010, 329 pp.</w:t>
               </w:r>
@@ -5933,51 +5933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92CA91A5"/>
+    <w:nsid w:val="BC4920A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6164,51 +6164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6980-6809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099132869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ebhr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://southasia.berkeley.edu/Himalayan_Studies_UCB" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837852v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fontanari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14442213.2024.2415982" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266840v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhikari Jagannath" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campbell Ben" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebhr.692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1297221" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375818v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Schlemmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8373.2010.01421.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0QV1SD86-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0920203X04044687" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-DNBRQ1RF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Natkin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;vot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asiatheque.com/fr/livre/le-feminin-et-le-religieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463728713/frontier-tibet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvt1sgw7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mullaney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Liebold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vanden Bussche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Da Col" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789463728713_ch01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789463728713_chron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607300v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Russell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Stafford, Jr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417255v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417212v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912341v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Pearce" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontanari Thibault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Johnson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Plachta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournadre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411956v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquesson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dollfus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Carrer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6980-6809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099132869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ebhr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://southasia.berkeley.edu/Himalayan_Studies_UCB" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837852v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fontanari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14442213.2024.2415982" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266840v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhikari Jagannath" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campbell Ben" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebhr.692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1297221" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375818v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Schlemmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8373.2010.01421.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0QV1SD86-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0920203X04044687" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-DNBRQ1RF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Natkin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;vot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asiatheque.com/fr/livre/le-feminin-et-le-religieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463728713/frontier-tibet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvt1sgw7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mullaney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Liebold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vanden Bussche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Da Col" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789463728713_ch01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789463728713_chron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607300v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Russell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Stafford, Jr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417255v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417212v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912341v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Pearce" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontanari Thibault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Johnson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Plachta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournadre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411956v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquesson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dollfus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Carrer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>