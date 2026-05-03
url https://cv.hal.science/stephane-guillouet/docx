--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -315,295 +315,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Approach for Aerobic Autotrophic Gas Cultivation in Shake Flasks: Overcoming the Inhibitory Effects of Oxygen in Cupriavidus necator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodegradation of pre-treated low-density polyethylene (LDPE) by Yarrowia lipolytica determined by oxidation and molecular weight reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier García Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Lombard</w:t>
+                <w:t xml:space="preserve">G. Buron-Moles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Kratzer</w:t>
+                <w:t xml:space="preserve">Virginie Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Kourist</w:t>
+                <w:t xml:space="preserve">Nathalie Gorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santonja-Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. González-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biot.202400641⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, pp.111292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045054v1</w:t>
+                <w:t xml:space="preserve">hal-05061483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of pre-treated low-density polyethylene (LDPE) by Yarrowia lipolytica determined by oxidation and molecular weight reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Vandenbossche</w:t>
+                <w:t xml:space="preserve">Conceptual Approach for Aerobic Autotrophic Gas Cultivation in Shake Flasks: Overcoming the Inhibitory Effects of Oxygen in Cupriavidus necator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Di Bisceglie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gorret</w:t>
+                <w:t xml:space="preserve">Javier García Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Santonja-Blasco</w:t>
+                <w:t xml:space="preserve">Regina Kratzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. González-Aranda</w:t>
+                <w:t xml:space="preserve">Robert Kourist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 236, pp.111292. </w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.e202400641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/biot.202400641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061483v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and monitoring of cell heterogeneity from plasmid recombination during limonene production</w:t>
               </w:r>
@@ -1290,51 +1290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1420,51 +1420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 345, pp.17-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1550,51 +1550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMB Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2065,51 +2065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2284,144 +2284,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alka(e)ne synthesis in Cupriavidus necator boosted by the expression of endogenous and heterologous ferredoxin-ferredoxin reductase systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of environmental conditions on product formation and morphology of Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Timoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Crepin</w:t>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Barthe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (10), pp.2576-2584. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (9), pp.3831-3848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bit.26805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-018-8870-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154335v1</w:t>
+                <w:t xml:space="preserve">hal-03628069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and optimization of lipid accumulation by Yarrowia lipolytica from glucose under nitrogen depletion conditions</w:t>
               </w:r>
@@ -2446,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2535,157 +2548,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of environmental conditions on product formation and morphology of Yarrowia lipolytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Timoumi</w:t>
+                <w:t xml:space="preserve">Alka(e)ne synthesis in Cupriavidus necator boosted by the expression of endogenous and heterologous ferredoxin-ferredoxin reductase systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 102 (9), pp.3831-3848. </w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (10), pp.2576-2584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-018-8870-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bit.26805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628069v1</w:t>
+                <w:t xml:space="preserve">hal-02154335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the Glycerol Phosphate availability led to concomitant reduction in the citric acid excretion and increase in lipid content and yield in Yarrowia lipolytica</w:t>
               </w:r>
@@ -2697,51 +2697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Sagnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2807,295 +2807,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over expression of GroESL in Cupriavidus necator for heterotrophic and autotrophic isopropanol production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of oxygen availability on the metabolism and morphology of Yarrowia lipolytica: insights into the impact of glucose levels on dimorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Timoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jillian Marc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gorret</w:t>
+                <w:t xml:space="preserve">Yohan Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2017.05.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (19), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-017-8446-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628061v1</w:t>
+                <w:t xml:space="preserve">hal-03628067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of oxygen availability on the metabolism and morphology of Yarrowia lipolytica: insights into the impact of glucose levels on dimorphism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+                <w:t xml:space="preserve">Over expression of GroESL in Cupriavidus necator for heterotrophic and autotrophic isopropanol production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Grousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Allouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+                <w:t xml:space="preserve">Antony J. Sinskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 101 (19), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.74-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-017-8446-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2017.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628067v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic metabolic modeling of lipid accumulation and citric acid production by Yarrowia lipolytica</w:t>
               </w:r>
@@ -3120,51 +3120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3401,51 +3401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 101 (1), pp.351-366. </w:t>
@@ -3483,51 +3483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic engineering of Cupriavidus necator for heterotrophic and autotrophic alka(e)ne production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3613,51 +3613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Grunwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Grousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens K Plassmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3855,77 +3855,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isopropanol production with engineered Cupriavidus necator as bioproduction platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Grousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingnan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4192,51 +4192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of oleic acid as co-substrate of glucose on &amp;quot;short&amp;quot; and &amp;quot;long-term&amp;quot; Crabtree effect in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jillian Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Feria Gervasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4309,51 +4309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProBio3 project: how to achieve scientific and technological challenges to boost the sustainable microbial production of lipids as biojet fuel and chemical compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,51 +4995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abril Ochoa Estopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5137,51 +5137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5546,51 +5546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Feria-Gervasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5701,51 +5701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6351,51 +6351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving ethanol production and viability of Saccharomyces cerevisiae by a vitamin feeding strategy during fed-batch process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6657,51 +6657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodal A.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An G.H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessard P.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7247,51 +7247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabell Weickardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Di Bisceglie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7329,51 +7329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic pathway and bioreactor engineering for chemical production from CO2 in Cupriavidus necator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7450,51 +7450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabell Weickardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7651,273 +7651,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protéines issues d’organismes unicellulaires comme nouvelle source de protéines alimentaires : Evaluation de la qualité nutritionnelle chez le rat</w:t>
+                <w:t xml:space="preserve">Characterisation of plasmid expression level heterogeneity, at single cell level, through heterologous eGFP expression in co-expression with recombinant isopropanol production in Cupriavidus necator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Calvez</w:t>
+                <w:t xml:space="preserve">Pauline Pipjstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Blais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petra Heidinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kourist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France. 2 p</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de AFC CYTOMETRIE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335162v1</w:t>
+                <w:t xml:space="preserve">hal-04756466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of plasmid expression level heterogeneity, at single cell level, through heterologous eGFP expression in co-expression with recombinant isopropanol production in Cupriavidus necator.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les protéines issues d’organismes unicellulaires comme nouvelle source de protéines alimentaires : Evaluation de la qualité nutritionnelle chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Pipjstra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Heidinger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de AFC CYTOMETRIE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756466v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Cupriavidus necator potentialities for a space application in life support system: Waste recycling, Food and Biopolymers.</w:t>
               </w:r>
@@ -8205,51 +8205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MELiSSA CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -8373,51 +8373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th OEGMBT Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8481,64 +8481,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Sep 2019, Paris, France</w:t>
@@ -8593,51 +8593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8701,51 +8701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8917,51 +8917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasbir Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9213,286 +9213,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective particle swarm optimization (MOPSO) of lipid accumulation in Fed-batch cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic pathway engineering in Cupriavidus necator as platform for biofuel and chemicals production from CO2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Grousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C E Robles Rodriguez</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Fernando Robert Ferrel Ballestas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">C1Net Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nottingham, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602874v1</w:t>
+                <w:t xml:space="preserve">hal-04755895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic pathway engineering in Cupriavidus necator as platform for biofuel and chemicals production from CO2.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Multi-objective particle swarm optimization (MOPSO) of lipid accumulation in Fed-batch cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C E Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C1Net Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Athens, Greece. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2016.7535934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755895v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleaginous yeasts as a platform for the production of biofuel and chemicals</w:t>
               </w:r>
@@ -9530,51 +9530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bornot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PYFF6 - 6th Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisboa, Portugal</w:t>
@@ -9642,51 +9642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3nd international School on sustainable chemistry and energies: challenges in urbanism, housing and transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9763,51 +9763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. pp.6</w:t>
@@ -9875,51 +9875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Potentiel des sourcings lipidiques (oléagineux, microorganismes, insectes…) verrous et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9983,51 +9983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10117,51 +10117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e rencontre Levures Modèles OUtils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t>
@@ -10184,536 +10184,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For a new promising pathway to produce sustainable BioJetFuel: ProBio3 a partnership of Academia and Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+                <w:t xml:space="preserve">Dynamic model for isopropanol production by Cupriavidus necator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Grousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gunther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Symposium on Biochemical Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th World Congress of the International-Federation-of-Automatic-Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998676v1</w:t>
+                <w:t xml:space="preserve">hal-03628031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic model for isopropanol production by Cupriavidus necator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gorret</w:t>
+                <w:t xml:space="preserve">For a new promising pathway to produce sustainable BioJetFuel: ProBio3 a partnership of Academia and Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Congress of the International-Federation-of-Automatic-Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Symposium on Biochemical Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628031v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based optimization of lipid production by the oleaginous yeast Yarrowia lipolytica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abril Ochoa Estopier</w:t>
+                <w:t xml:space="preserve">Biokérosène : quand les microorganismes s’organisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Bideaux</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Symposium on Biochemical Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Futurapolis, le Marathon des créateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004228v1</w:t>
+                <w:t xml:space="preserve">hal-04959166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biokérosène : quand les microorganismes s’organisent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+                <w:t xml:space="preserve">Model-based optimization of lipid production by the oleaginous yeast Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abril Ochoa Estopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y Allouche</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futurapolis, le Marathon des créateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10. European Symposium on Biochemical Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959166v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologie quantitative de Candida shehatae en conditions contrôlées : vers un procédé optimisant la conversion des substrats lignocellulosiques en éthanol</w:t>
               </w:r>
@@ -10751,51 +10751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10é rencontre Levures, MOdèles, Outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t>
@@ -10876,51 +10876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Specialised Symposium on Yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10939,290 +10939,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the metabolic shifts from oxidative metabolism and lipid accumulation and citric acid production in Yarrowia lipolytica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+                <w:t xml:space="preserve">Biocatalytic production of energetic molecules from renewable resources for aviation fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cescut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Specialized Symposium on Yeasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Guadalajara, Mexico</w:t>
+              <w:t xml:space="preserve">Eucass European Conference for Aerospace Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, St Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008349v1</w:t>
+                <w:t xml:space="preserve">hal-02490073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocatalytic production of energetic molecules from renewable resources for aviation fuel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
+                <w:t xml:space="preserve">Study of the metabolic shifts from oxidative metabolism and lipid accumulation and citric acid production in Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ochoa-Esopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bouscaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucass European Conference for Aerospace Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, St Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">29th International Specialized Symposium on Yeasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490073v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Bioenergy research Challenges : from academic research programs to industrial pilot plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11303,51 +11303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative biological analysis and bioprocess innovation : how to optimise biological production of molecules for bioenergy and/or chemical uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11428,51 +11428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic Analysis and Innovative Bioprocess for Highly Efficient, Microbial Production of Energetic and Chemical Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11480,51 +11480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Annual World Congress of Industrial Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Séoul, South Korea</w:t>
@@ -11816,51 +11816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial production of fatty acids : performances of a new way to produce molecules to energetic or chemical uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12105,51 +12105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Congress of Biochemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Morelia, Mexico</w:t>
@@ -12967,51 +12967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13092,51 +13092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13842,51 +13842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13960,103 +13960,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein quality and metabolic effects of single cell proteins evaluated in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chapelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium: Dietary Protein for Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Utrecht, Netherlands</w:t>
@@ -14117,51 +14117,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Recycling Potential of Cupriavidus necator for Space Travel: Production of SCPs and PHAs from Organic Waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14300,51 +14300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énergie à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14579,51 +14579,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="161FC696"/>
+    <w:nsid w:val="99B1799A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14810,51 +14810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-guillouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5175-9442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105757128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Bisceglie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kratzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133407" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a Navarro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Kratzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kourist" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.202400641" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buron-Moles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santonja-Blasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Aranda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111292" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04929516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gelain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wui Yeoh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Sakir Hossain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13273-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ismail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giacinti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delagado Raynaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.04.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2023.02.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sydow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Becker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ulber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10101194" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garrigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Duong Do" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial-Salles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2022.110114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.12.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-021-01307-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Timoumi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry L.T. Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.05.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Zongo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cruvellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2020.e00631" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Maignien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasbir Singh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2019.11.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10616-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tapsoba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-04078-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crepin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26805" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8870-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sagnak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cochot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2017.11.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ08B14S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Marc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J. Sinskey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2017.05.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Allouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8446-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pannek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Krieg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Huth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2017.10.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Cleret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7856-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2016.05.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grunwald" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mottet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens K Plassmeier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan K Popovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12149" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pouteaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cintrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0369-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingnan Lu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Sinskey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5591-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lannig Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2014.07.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1GTXHJ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Ochoa-Estopier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.11.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268439v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feria Gervasio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-83" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146167v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thevenieau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013048" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagliardini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hubmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nevoigt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-29" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268313v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amillastre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC8VD2X3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montheard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Garcier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4LWH1BS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646971v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05338-11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627996v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Ochoa Estopier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43L2W14K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166737v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fromanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uribelarrea" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cameleyre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-009-0688-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R0QZHXPZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-36" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755766v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulahya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21777" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3733HQLM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feria-Gervasio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1161-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBF3923E97E26422058CF680FC56DF46ADC72E8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169367v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Uribelarrea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2134-2140.2006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755786v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mouret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Jacobsen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2006.01869.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169408v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Chaabane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldiguier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0056-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXWJRMW0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1393-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKL10KV8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Aldiguier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Uribelarrea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0352-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43FFBAAA77E76AEFC5DE999B9D28F1EDF444BF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169999v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1092-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-988VFRGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755799v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Loos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Glanemann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian O'Brien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lessard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.5.2310-2318.2001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627942v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodal A.A." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An G.H." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessard P.A." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-001-0829-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTBJ4JC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756612v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engasser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00128669" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FSSX0XV3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530050819" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-G0C7K98F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756619v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00169950" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-R8L6FFFH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756624v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00172831" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9RF5CN5K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755979v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Weickardt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756241v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755997v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joris" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Navarro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paillet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335162v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Marie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756466v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pipjstra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Heidinger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756445v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756502v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755956v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755916v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756535v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756551v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756080v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777623v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boy C" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesage J" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorret N" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756060v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755877v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gardner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008286v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hulin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carr&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Allouche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602874v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Robles Rodriguez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535934" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755895v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Robert Ferrel Ballestas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998423v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932628v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628052v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959119v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777625v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998676v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628031v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gunther" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02267" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004228v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959166v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777628v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montheard J" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bideaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932652v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008349v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ochoa-Esopier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouscaut" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490073v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777635v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005553v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007297v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008783v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008862v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Chaabane" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009980v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009947v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007337v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009961v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009975v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010065v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010256v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010068v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269140v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chapelais" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347840v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Gregory" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170623v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.openedition.org/6540" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751150v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL021N" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-guillouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5175-9442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105757128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Bisceglie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kratzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133407" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buron-Moles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santonja-Blasco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Aranda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111292" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a Navarro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Kratzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kourist" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.202400641" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04929516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gelain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wui Yeoh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Sakir Hossain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13273-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ismail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giacinti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delagado Raynaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.04.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2023.02.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sydow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Becker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ulber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10101194" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garrigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Duong Do" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial-Salles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2022.110114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.12.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-021-01307-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Timoumi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry L.T. Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.05.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Zongo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cruvellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2020.e00631" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Maignien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasbir Singh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2019.11.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10616-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tapsoba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-04078-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8870-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crepin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26805" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sagnak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cochot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2017.11.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ08B14S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Allouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8446-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Marc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J. Sinskey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2017.05.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pannek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Krieg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Huth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2017.10.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Cleret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7856-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2016.05.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grunwald" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mottet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens K Plassmeier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan K Popovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12149" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pouteaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cintrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0369-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingnan Lu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Sinskey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5591-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lannig Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2014.07.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1GTXHJ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Ochoa-Estopier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.11.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268439v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feria Gervasio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-83" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146167v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thevenieau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013048" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagliardini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hubmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nevoigt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-29" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268313v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amillastre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC8VD2X3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montheard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Garcier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4LWH1BS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646971v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05338-11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627996v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Ochoa Estopier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43L2W14K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166737v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fromanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uribelarrea" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cameleyre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-009-0688-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R0QZHXPZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-36" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755766v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulahya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21777" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3733HQLM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feria-Gervasio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1161-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBF3923E97E26422058CF680FC56DF46ADC72E8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169367v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Uribelarrea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2134-2140.2006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755786v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mouret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Jacobsen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2006.01869.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169408v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Chaabane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldiguier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0056-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXWJRMW0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1393-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKL10KV8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Aldiguier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Uribelarrea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0352-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43FFBAAA77E76AEFC5DE999B9D28F1EDF444BF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169999v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1092-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-988VFRGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755799v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Loos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Glanemann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian O'Brien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lessard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.5.2310-2318.2001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627942v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodal A.A." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An G.H." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessard P.A." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-001-0829-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTBJ4JC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756612v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engasser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00128669" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FSSX0XV3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530050819" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-G0C7K98F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756619v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00169950" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-R8L6FFFH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756624v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00172831" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9RF5CN5K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755979v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Weickardt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756241v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755997v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joris" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Navarro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paillet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756466v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pipjstra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Heidinger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335162v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Marie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756445v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756502v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755956v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755916v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756535v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756551v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756080v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777623v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boy C" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesage J" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorret N" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756060v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755877v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gardner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008286v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hulin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carr&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Allouche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755895v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Robert Ferrel Ballestas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602874v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Robles Rodriguez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535934" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998423v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932628v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628052v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959119v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777625v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628031v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gunther" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02267" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998676v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959166v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004228v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777628v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montheard J" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bideaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932652v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490073v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008349v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ochoa-Esopier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouscaut" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777635v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005553v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007297v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008783v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008862v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Chaabane" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009980v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009947v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007337v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009961v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009975v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010065v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010256v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010068v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269140v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chapelais" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347840v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Gregory" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170623v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.openedition.org/6540" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751150v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL021N" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>