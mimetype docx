--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -315,295 +315,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of pre-treated low-density polyethylene (LDPE) by Yarrowia lipolytica determined by oxidation and molecular weight reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conceptual Approach for Aerobic Autotrophic Gas Cultivation in Shake Flasks: Overcoming the Inhibitory Effects of Oxygen in Cupriavidus necator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Di Bisceglie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Buron-Moles</w:t>
+                <w:t xml:space="preserve">Javier García Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Vandenbossche</w:t>
+                <w:t xml:space="preserve">Regina Kratzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gorret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. González-Aranda</w:t>
+                <w:t xml:space="preserve">Robert Kourist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111292⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.e202400641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.202400641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061483v1</w:t>
+                <w:t xml:space="preserve">hal-05045054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Approach for Aerobic Autotrophic Gas Cultivation in Shake Flasks: Overcoming the Inhibitory Effects of Oxygen in Cupriavidus necator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Di Bisceglie</w:t>
+                <w:t xml:space="preserve">Biodegradation of pre-treated low-density polyethylene (LDPE) by Yarrowia lipolytica determined by oxidation and molecular weight reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Buron-Moles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier García Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Lombard</w:t>
+                <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Kratzer</w:t>
+                <w:t xml:space="preserve">L. Santonja-Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Kourist</w:t>
+                <w:t xml:space="preserve">T. González-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (2), pp.e202400641. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, pp.111292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/biot.202400641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045054v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and monitoring of cell heterogeneity from plasmid recombination during limonene production</w:t>
               </w:r>
@@ -1290,51 +1290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1420,51 +1420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 345, pp.17-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1550,51 +1550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMB Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2065,51 +2065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2342,51 +2342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 102 (9), pp.3831-3848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2999,51 +2999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony J. Sinskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42, pp.74-84. </w:t>
@@ -3120,51 +3120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3881,51 +3881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Grousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingnan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,51 +4995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abril Ochoa Estopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5546,51 +5546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Feria-Gervasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6657,51 +6657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodal A.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An G.H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessard P.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7247,51 +7247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabell Weickardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Di Bisceglie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7329,51 +7329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic pathway and bioreactor engineering for chemical production from CO2 in Cupriavidus necator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7450,51 +7450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabell Weickardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7696,64 +7696,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Heidinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kourist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de AFC CYTOMETRIE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8205,51 +8205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MELiSSA CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -8373,51 +8373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th OEGMBT Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8593,51 +8593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8701,51 +8701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8917,51 +8917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasbir Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9213,286 +9213,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic pathway engineering in Cupriavidus necator as platform for biofuel and chemicals production from CO2.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-objective particle swarm optimization (MOPSO) of lipid accumulation in Fed-batch cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Robert Ferrel Ballestas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">C E Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C1Net Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Athens, Greece. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2016.7535934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755895v1</w:t>
+                <w:t xml:space="preserve">hal-01602874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective particle swarm optimization (MOPSO) of lipid accumulation in Fed-batch cultures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Metabolic pathway engineering in Cupriavidus necator as platform for biofuel and chemicals production from CO2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Grousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Robert Ferrel Ballestas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">C1Net Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nottingham, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602874v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleaginous yeasts as a platform for the production of biofuel and chemicals</w:t>
               </w:r>
@@ -9530,51 +9530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bornot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PYFF6 - 6th Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisboa, Portugal</w:t>
@@ -9763,51 +9763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. pp.6</w:t>
@@ -10184,286 +10184,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic model for isopropanol production by Cupriavidus necator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">For a new promising pathway to produce sustainable BioJetFuel: ProBio3 a partnership of Academia and Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ternon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+                <w:t xml:space="preserve">F. Thevenieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Congress of the International-Federation-of-Automatic-Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Symposium on Biochemical Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628031v1</w:t>
+                <w:t xml:space="preserve">hal-04998676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For a new promising pathway to produce sustainable BioJetFuel: ProBio3 a partnership of Academia and Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+                <w:t xml:space="preserve">Dynamic model for isopropanol production by Cupriavidus necator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Grousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gunther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Symposium on Biochemical Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th World Congress of the International-Federation-of-Automatic-Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998676v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biokérosène : quand les microorganismes s’organisent</w:t>
               </w:r>
@@ -10488,51 +10488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10939,260 +10939,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocatalytic production of energetic molecules from renewable resources for aviation fuel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
+                <w:t xml:space="preserve">Study of the metabolic shifts from oxidative metabolism and lipid accumulation and citric acid production in Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ochoa-Esopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bouscaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucass European Conference for Aerospace Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, St Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">29th International Specialized Symposium on Yeasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490073v1</w:t>
+                <w:t xml:space="preserve">hal-05008349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the metabolic shifts from oxidative metabolism and lipid accumulation and citric acid production in Yarrowia lipolytica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+                <w:t xml:space="preserve">Biocatalytic production of energetic molecules from renewable resources for aviation fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cescut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Specialized Symposium on Yeasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Guadalajara, Mexico</w:t>
+              <w:t xml:space="preserve">Eucass European Conference for Aerospace Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, St Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008349v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Bioenergy research Challenges : from academic research programs to industrial pilot plants</w:t>
               </w:r>
@@ -12547,277 +12547,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic analysis of the dynamic adaptation of the yeast Saccharomyces cerevisiae to high concentration of produced ethanol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High performances for ethanol biofuel production: combined effects of nutritional strategy, temperature and aeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Aldiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Sokol</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Meeting on Physiology of Yeast and Filamentous Fungi (PYFF2)</w:t>
+              <w:t xml:space="preserve">Physiology of Yeasts and Filamentous Fungi II (PYFF-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007358v1</w:t>
+                <w:t xml:space="preserve">hal-05009980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performances for ethanol biofuel production: combined effects of nutritional strategy, temperature and aeration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A genomic analysis of the dynamic adaptation of the yeast Saccharomyces cerevisiae to high concentration of produced ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology of Yeasts and Filamentous Fungi II (PYFF-2)</w:t>
+              <w:t xml:space="preserve">2nd International Meeting on Physiology of Yeast and Filamentous Fungi (PYFF2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009980v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative technology system for very high performances in ethanol production as biofuel</w:t>
               </w:r>
@@ -13303,51 +13303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic analysis of the dynamic adaptation of yeast to high ethanol production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13355,51 +13355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FEMS Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Ljubljana, Slovenia</w:t>
@@ -13553,51 +13553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomasse pour l’Énergie et Biocarburant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13605,51 +13605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débat National sur l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cité des Sciences, Apr 2003, Paris, France</w:t>
@@ -14117,51 +14117,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Recycling Potential of Cupriavidus necator for Space Travel: Production of SCPs and PHAs from Organic Waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14579,51 +14579,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99B1799A"/>
+    <w:nsid w:val="57D93882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14810,51 +14810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-guillouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5175-9442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105757128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Bisceglie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kratzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133407" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buron-Moles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santonja-Blasco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Aranda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111292" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a Navarro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Kratzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kourist" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.202400641" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04929516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gelain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wui Yeoh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Sakir Hossain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13273-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ismail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giacinti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delagado Raynaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.04.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2023.02.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sydow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Becker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ulber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10101194" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garrigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Duong Do" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial-Salles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2022.110114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.12.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-021-01307-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Timoumi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry L.T. Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.05.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Zongo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cruvellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2020.e00631" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Maignien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasbir Singh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2019.11.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10616-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tapsoba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-04078-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8870-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crepin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26805" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sagnak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cochot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2017.11.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ08B14S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Allouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8446-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Marc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J. Sinskey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2017.05.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pannek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Krieg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Huth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2017.10.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Cleret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7856-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2016.05.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grunwald" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mottet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens K Plassmeier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan K Popovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12149" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pouteaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cintrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0369-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingnan Lu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Sinskey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5591-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lannig Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2014.07.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1GTXHJ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Ochoa-Estopier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.11.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268439v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feria Gervasio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-83" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146167v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thevenieau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013048" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagliardini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hubmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nevoigt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-29" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268313v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amillastre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC8VD2X3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montheard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Garcier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4LWH1BS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646971v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05338-11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627996v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Ochoa Estopier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43L2W14K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166737v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fromanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uribelarrea" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cameleyre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-009-0688-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R0QZHXPZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-36" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755766v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulahya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21777" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3733HQLM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feria-Gervasio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1161-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBF3923E97E26422058CF680FC56DF46ADC72E8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169367v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Uribelarrea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2134-2140.2006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755786v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mouret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Jacobsen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2006.01869.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169408v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Chaabane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldiguier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0056-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXWJRMW0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1393-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKL10KV8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Aldiguier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Uribelarrea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0352-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43FFBAAA77E76AEFC5DE999B9D28F1EDF444BF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169999v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1092-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-988VFRGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755799v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Loos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Glanemann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian O'Brien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lessard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.5.2310-2318.2001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627942v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodal A.A." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An G.H." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessard P.A." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-001-0829-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTBJ4JC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756612v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engasser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00128669" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FSSX0XV3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530050819" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-G0C7K98F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756619v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00169950" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-R8L6FFFH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756624v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00172831" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9RF5CN5K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755979v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Weickardt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756241v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755997v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joris" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Navarro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paillet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756466v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pipjstra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Heidinger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335162v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Marie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756445v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756502v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755956v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755916v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756535v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756551v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756080v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777623v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boy C" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesage J" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorret N" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756060v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755877v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gardner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008286v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hulin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carr&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Allouche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755895v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Robert Ferrel Ballestas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602874v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Robles Rodriguez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535934" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998423v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932628v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628052v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959119v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777625v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628031v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gunther" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02267" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998676v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959166v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004228v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777628v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montheard J" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bideaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932652v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490073v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008349v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ochoa-Esopier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouscaut" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777635v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005553v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007297v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008783v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008862v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Chaabane" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009980v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009947v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007337v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009961v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009975v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010065v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010256v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010068v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269140v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chapelais" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347840v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Gregory" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170623v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.openedition.org/6540" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751150v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL021N" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-guillouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5175-9442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105757128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Bisceglie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kratzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133407" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a Navarro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Kratzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kourist" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.202400641" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buron-Moles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santonja-Blasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Aranda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111292" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04929516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gelain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wui Yeoh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Sakir Hossain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13273-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ismail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giacinti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delagado Raynaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.04.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2023.02.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sydow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Becker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ulber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10101194" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garrigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Duong Do" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial-Salles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2022.110114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.12.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-021-01307-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Timoumi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry L.T. Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.05.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Zongo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cruvellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2020.e00631" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Maignien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasbir Singh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2019.11.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10616-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tapsoba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-04078-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8870-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crepin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26805" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sagnak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cochot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2017.11.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ08B14S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Allouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8446-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Marc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J. Sinskey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2017.05.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pannek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Krieg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Huth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2017.10.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Cleret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7856-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2016.05.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grunwald" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mottet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens K Plassmeier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan K Popovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12149" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pouteaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cintrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0369-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingnan Lu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Sinskey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5591-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lannig Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2014.07.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1GTXHJ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Ochoa-Estopier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.11.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268439v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feria Gervasio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-83" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146167v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thevenieau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013048" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagliardini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hubmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nevoigt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-29" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268313v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amillastre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC8VD2X3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montheard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Garcier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4LWH1BS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646971v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05338-11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627996v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Ochoa Estopier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43L2W14K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166737v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fromanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uribelarrea" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cameleyre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-009-0688-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R0QZHXPZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-36" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755766v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulahya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21777" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3733HQLM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feria-Gervasio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1161-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBF3923E97E26422058CF680FC56DF46ADC72E8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169367v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Uribelarrea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2134-2140.2006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755786v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mouret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Jacobsen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2006.01869.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169408v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Chaabane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldiguier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0056-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXWJRMW0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1393-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKL10KV8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Aldiguier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Uribelarrea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0352-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43FFBAAA77E76AEFC5DE999B9D28F1EDF444BF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169999v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1092-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-988VFRGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755799v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Loos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Glanemann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian O'Brien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lessard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.5.2310-2318.2001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627942v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodal A.A." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An G.H." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessard P.A." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-001-0829-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTBJ4JC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756612v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engasser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00128669" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FSSX0XV3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530050819" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-G0C7K98F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756619v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00169950" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-R8L6FFFH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756624v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00172831" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9RF5CN5K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755979v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Weickardt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756241v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755997v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joris" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Navarro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paillet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756466v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pipjstra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Heidinger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335162v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Marie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756445v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756502v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755956v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755916v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756535v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756551v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756080v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777623v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boy C" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesage J" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorret N" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756060v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755877v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gardner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008286v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hulin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carr&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Allouche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602874v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Robles Rodriguez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535934" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755895v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Robert Ferrel Ballestas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998423v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932628v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628052v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959119v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777625v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998676v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628031v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gunther" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02267" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959166v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004228v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777628v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montheard J" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bideaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932652v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008349v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ochoa-Esopier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouscaut" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490073v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777635v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005553v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007297v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008783v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008862v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Chaabane" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009980v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009947v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007337v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009961v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009975v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010065v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010256v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010068v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269140v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chapelais" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347840v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Gregory" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170623v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.openedition.org/6540" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751150v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL021N" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>