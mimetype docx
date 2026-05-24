--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -3571,377 +3571,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation Dynamics of Atomic and Molecular Clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Gervais</w:t>
+                <w:t xml:space="preserve">Investigating the CO trimer geometry using Coulomb imaging technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Few-Body Problems in Physics (FB22)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_13⟩</w:t>
+              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.132047, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/13/132047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448508v1</w:t>
+                <w:t xml:space="preserve">hal-03345630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the CO trimer geometry using Coulomb imaging technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Kumar</w:t>
+                <w:t xml:space="preserve">Fragmentation Dynamics of Atomic and Molecular Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.132047, </w:t>
+              <w:t xml:space="preserve">22nd International Conference on Few-Body Problems in Physics (FB22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France. pp.67-73, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/13/132047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345630v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion induced fragmentation of diatomic molecular clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Agnihotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.152068, </w:t>
@@ -4375,286 +4375,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01373000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and relaxation processes induced by low energy multi-charged ions colliding on rare gas dimers</w:t>
+                <w:t xml:space="preserve">Primary processes: from atoms to diatomic molecules and clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Shiromaru</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Ion Atom Collisions (ISIAC) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRIL, 30 years of interdisciplinary research at GANIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Caen, France. pp.012001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01258772v1</w:t>
+                <w:t xml:space="preserve">in2p3-01176181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary processes: from atoms to diatomic molecules and clusters</w:t>
+                <w:t xml:space="preserve">Primary and relaxation processes induced by low energy multi-charged ions colliding on rare gas dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Cassimi</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shiromaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRIL, 30 years of interdisciplinary research at GANIL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Symposium on Ion Atom Collisions (ISIAC) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01176181v1</w:t>
+                <w:t xml:space="preserve">in2p3-01258772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Site-Sensitive Processes in Slow Ar9+-Ar2 Collisions</w:t>
               </w:r>
@@ -5759,51 +5759,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation Dynamics of Atomic and Molecular Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agnihotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5838,51 +5838,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Progress in Few-Body Physics - Proceedings of the 22nd International Conference on Few-Body Problems in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-73, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345647v1</w:t>
@@ -6345,51 +6345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Lebius" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101696" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Rajput" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diksha Garg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079851" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Been" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Birou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078914" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalande" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.042813" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210399v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.042813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giglio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rangama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Cornu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.013105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394107v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.052704" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iskandar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matsumoto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leredde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.012701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.030702" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01464846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.233402" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban D&#8217;etat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966675" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.033201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ropars" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/4/042011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Zhou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#246;beli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.03.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLSFHBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Zhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D&#246;beli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ikeda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M M&#252;ller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.143201" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03198840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hopster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kozubek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ban-D&#8217;etat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/1/1/011011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ding" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlinay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.07.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BXF8JK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Zhou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ikeda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.050901" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735507v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouffard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Quentin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3680106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02888501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/13/132036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.062902" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hayakawa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiromaru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.263202" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L'Henoret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillous" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petite" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370374v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Samson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1355326" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad S Jamal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagi Tagiyev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345630v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fl&#233;chard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gervais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kumar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/13/132047" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agnihotri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Douady" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152068" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ledoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;che" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avrigeanu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avrigeanu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx257" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645814v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01373000v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714603003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258772v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032106" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294686v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leredde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032105" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597281v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shiromaru" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.097" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT9TK4KN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597325v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648393v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quentin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebius" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658478v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665296" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00643217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QG8W4TGN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00711773v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Lebius" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101696" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Rajput" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diksha Garg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079851" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Been" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Birou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078914" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalande" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.042813" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210399v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.042813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giglio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rangama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Cornu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.013105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394107v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.052704" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iskandar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matsumoto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leredde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.012701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.030702" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01464846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.233402" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban D&#8217;etat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966675" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.033201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ropars" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/4/042011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Zhou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#246;beli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.03.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLSFHBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Zhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D&#246;beli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ikeda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M M&#252;ller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.143201" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03198840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hopster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kozubek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ban-D&#8217;etat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/1/1/011011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ding" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlinay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.07.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BXF8JK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Zhou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ikeda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.050901" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735507v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouffard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Quentin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3680106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02888501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/13/132036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.062902" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hayakawa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiromaru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.263202" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L'Henoret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillous" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petite" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370374v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Samson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1355326" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad S Jamal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagi Tagiyev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fl&#233;chard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gervais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/13/132047" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448508v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agnihotri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Douady" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152068" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ledoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;che" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avrigeanu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avrigeanu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx257" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645814v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01373000v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714603003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176181v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032106" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294686v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leredde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032105" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597281v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shiromaru" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.097" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT9TK4KN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597325v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648393v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quentin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebius" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658478v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665296" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00643217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QG8W4TGN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00711773v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>