--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3387,291 +3387,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00324099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of NF-kappaB Responsive Elements in Follistatin Related Gene (FLRG) Promoter</w:t>
+                <w:t xml:space="preserve">Genomics, biogeography, and the diversification of placental mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bartholin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guindon</w:t>
+                <w:t xml:space="preserve">Derek E. Wildman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Martel</w:t>
+                <w:t xml:space="preserve">Monica Uddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Corbo</w:t>
+                <w:t xml:space="preserve">Juan C. Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Rimokh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guozhen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 393, pp.153-162. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (36), pp.14395-14400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0704342104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00171207v2</w:t>
+                <w:t xml:space="preserve">lirmm-00193171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics, biogeography, and the diversification of placental mammals</w:t>
+                <w:t xml:space="preserve">Identification of NF-kappaB Responsive Elements in Follistatin Related Gene (FLRG) Promoter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek E. Wildman</w:t>
+                <w:t xml:space="preserve">Laurent Bartholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Uddin</w:t>
+                <w:t xml:space="preserve">Sylvie Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan C. Opazo</w:t>
+                <w:t xml:space="preserve">Laura Corbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guozhen Liu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruth Rimokh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 104 (36), pp.14395-14400. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 393, pp.153-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0704342104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00193171v1</w:t>
+                <w:t xml:space="preserve">lirmm-00171207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the False Discovery Rate Applied to the Detection of Positively Selected Amino Acid Sites</w:t>
               </w:r>
@@ -5820,51 +5820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7769B812"/>
+    <w:nsid w:val="1AED8EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6051,51 +6051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-guindon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3665-8096" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078807824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wirtz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2024.06.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hassler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2411582121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Ndikumana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Onaga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013168" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fargette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002914" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vitr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead078" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03875375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2022.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03872208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03875373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola de Maio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105273118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04386-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Issiaka I. Traore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dimitri Skop&#233; Longu&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandev S. Gill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab072" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064800v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Kalkauskas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Perron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Goldman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008561" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03064771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00526" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ratmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wymant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colijn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siva Danaviah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Essex" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2017.0061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Guo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.05.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0863-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Akahori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Yoshizaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Muto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161226110" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Stadler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G. Vaughan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gavryushkin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise K&#252;hnert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.0420" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ranjard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paturel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syu040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cheng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Rodrigo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wing Wee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoue Masafumi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-302408" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-KQZQLR9H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00705211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lanfear" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Calcott" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Y.W. Ho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805053v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soubrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Steel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S.Y. Lee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss140" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511794v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp259" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00705189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq060" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511784v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hordijk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syq010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buffet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn180" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171207v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartholin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corbo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.02.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193171v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E. Wildman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Uddin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Opazo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704342104" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mik Black" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msj095" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Thiec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duroux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki352" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Dyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Huelsenbeck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402177101" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150390235520" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a004109" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003972" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795193v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03766511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04824198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252.ch1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9069.ch1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02405302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10837-3_2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/mab" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-251-9_6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289942v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843343v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04167980v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a6e6ad2b2dd524c159819e43693517b2f3d86a7d;origin=https://hal.archives-ouvertes.fr/lirmm-04167980;visit=swh:1:snp:f291aae58da7fc11ff694738077834c3bbac30d1;anchor=swh:1:rel:3c859a7363f58344cb81ab96b4499a405625db5f;path=/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-guindon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3665-8096" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078807824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wirtz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2024.06.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hassler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2411582121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Ndikumana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Onaga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013168" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fargette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002914" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vitr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead078" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03875375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2022.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03872208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03875373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola de Maio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105273118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04386-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Issiaka I. Traore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dimitri Skop&#233; Longu&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandev S. Gill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab072" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064800v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Kalkauskas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Perron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Goldman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008561" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03064771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00526" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ratmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wymant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colijn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siva Danaviah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Essex" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2017.0061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Guo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.05.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0863-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Akahori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Yoshizaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Muto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161226110" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Stadler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G. Vaughan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gavryushkin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise K&#252;hnert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.0420" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ranjard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paturel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syu040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cheng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Rodrigo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wing Wee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoue Masafumi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-302408" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-KQZQLR9H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00705211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lanfear" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Calcott" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Y.W. Ho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805053v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soubrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Steel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S.Y. Lee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss140" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511794v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp259" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00705189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq060" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511784v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hordijk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syq010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buffet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn180" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E. Wildman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Uddin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Opazo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704342104" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171207v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartholin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corbo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.02.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mik Black" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msj095" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Thiec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duroux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki352" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Dyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Huelsenbeck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402177101" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150390235520" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a004109" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003972" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795193v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03766511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04824198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252.ch1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9069.ch1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02405302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10837-3_2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/mab" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-251-9_6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289942v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843343v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04167980v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a6e6ad2b2dd524c159819e43693517b2f3d86a7d;origin=https://hal.archives-ouvertes.fr/lirmm-04167980;visit=swh:1:snp:f291aae58da7fc11ff694738077834c3bbac30d1;anchor=swh:1:rel:3c859a7363f58344cb81ab96b4499a405625db5f;path=/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>