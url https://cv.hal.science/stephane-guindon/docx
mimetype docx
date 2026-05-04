--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -199,697 +199,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the connections between the spatial Lambda–Fleming–Viot model and other processes for analysing geo-referenced genetic data</w:t>
+                <w:t xml:space="preserve">Grains, trade and war in the multimodal transmission of Rice yellow mottle virus: an historical and phylogeographical retrospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Wirtz</w:t>
+                <w:t xml:space="preserve">Innocent Ndikumana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guindon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geoffrey Onaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rocu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2024.06.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (6), pp.e1013168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795059v1</w:t>
+                <w:t xml:space="preserve">hal-04795164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the velocity of evolving lineages and predicting dispersal patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How fast are viruses spreading in the wild?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dellicour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rocu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Chevenet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2411582121⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (12), pp.e3002914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04795029v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grains, trade and war in the multimodal transmission of Rice yellow mottle virus: an historical and phylogeographical retrospective</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EvoLaps 2 : Advanced phylogeographic visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Hubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Chevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vitré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guindon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013168⟩</w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/vead078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795164v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fast are viruses spreading in the wild?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the connections between the spatial Lambda–Fleming–Viot model and other processes for analysing geo-referenced genetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hardy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johannes Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guindon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (12), pp.e3002914. </w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 158, pp.139-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2024.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874886v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoLaps 2 : Advanced phylogeographic visualization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modeling the velocity of evolving lineages and predicting dispersal patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rocu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (47), pp.e2411582121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/vead078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2411582121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531387v1</w:t>
+                <w:t xml:space="preserve">lirmm-04795029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate of coalescence of lineage pairs in the Spatial Λ -Fleming–Viot process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 146, pp.15-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -923,51 +923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éclairer les origines de la COVID-19 à partir de l’analyse comparée des génomes viraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -999,533 +999,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for spatial sampling patterns in Bayesian phylogeography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rivers and landscape ecology of a plant virus, Rice yellow mottle virus along the Niger Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola de Maio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Souley Issaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Issiaka I. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dimitri Skopé Longué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandev S. Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2105273118⟩</w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.veab072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/veab072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03875373v1</w:t>
+                <w:t xml:space="preserve">hal-03365735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoLaps: a web interface to visualize continuous phylogeographic reconstructions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sampling bias and model choice in continuous phylogeography: getting lost on a random walk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antanas Kalkauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxuan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Baele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-021-04386-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.e1008561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378825v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivers and landscape ecology of a plant virus, Rice yellow mottle virus along the Niger Valley</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EvoLaps: a web interface to visualize continuous phylogeographic reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guindon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/veab072⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.#463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-021-04386-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365735v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling bias and model choice in continuous phylogeography: getting lost on a random walk</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nick Goldman</w:t>
+                <w:t xml:space="preserve">Accounting for spatial sampling patterns in Bayesian phylogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Baele</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicola de Maio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (1), pp.e1008561. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (52), pp.e2105273118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2105273118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064800v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03875373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rates and Rocks: Strengths and Weaknesses of Molecular Dating Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.#526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1693,51 +1693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Calibration Uncertainty: Bayesian Molecular Dating as a “Doubly Intractable” Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (4), pp.651-661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1905,51 +1905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic inference under the coalescent in a spatial continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongbin Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2022,51 +2022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed form modeling of evolutionary rates by exponential Brownian functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71 (6), pp.1387-1409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2113,51 +2113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Evolution of the TET Gene Family in Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiromichi Akahori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumio Yoshizaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2256,51 +2256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy G. Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Gavryushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Kühnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2390,51 +2390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Welch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63 (5), pp.743-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2468,51 +2468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Trajectories to Averages: An Improved Description of the Heterogeneity of Substitution Rates Along Lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62 (1), pp.22-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2540,467 +2540,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00805052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative viral evolutionary changes in chronic hepatitis B virus infection precedes hepatitis B e antigen seroconversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">PartitionFinder: Combined Selection of Partitioning Schemes and Substitution Models for Phylogenetic Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Cheng</w:t>
+                <w:t xml:space="preserve">Robert Lanfear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allen Rodrigo</w:t>
+                <w:t xml:space="preserve">Brett Calcott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Wing Wee</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Y.W. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-302408⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (6), pp.1695-1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/mss020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805051v1</w:t>
+                <w:t xml:space="preserve">lirmm-00705211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PartitionFinder: Combined Selection of Partitioning Schemes and Substitution Models for Phylogenetic Analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Influence of Rate Heterogeneity among Sites on the Time Dependence of Molecular Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soubrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S.Y. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 29 (6), pp.1695-1701. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/mss020⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 29 (11), pp.3345-3358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/mss140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00705211v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Rate Heterogeneity among Sites on the Time Dependence of Molecular Rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cumulative viral evolutionary changes in chronic hepatitis B virus infection precedes hepatitis B e antigen seroconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guindon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Soubrier</w:t>
+                <w:t xml:space="preserve">Allen Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Steel</w:t>
+                <w:t xml:space="preserve">Lin Wing Wee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S.Y. Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guindon</w:t>
+                <w:t xml:space="preserve">Inoue Masafumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (9), pp.1347-1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-302408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/mss140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805053v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SeaView Version 4: a Multiplatform Graphical User Interface for Sequence Alignment and Phylogenetic Tree Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3047,51 +3047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Estimation of Divergence Times From Large Sequence Alignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (8), pp.1768-1781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3125,51 +3125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Algorithms and Methods to Estimate Maximum-Likelihood Phylogenies: Assessing the Performance of PhyML 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3387,347 +3387,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00324099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics, biogeography, and the diversification of placental mammals</w:t>
+                <w:t xml:space="preserve">Identification of NF-kappaB Responsive Elements in Follistatin Related Gene (FLRG) Promoter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek E. Wildman</w:t>
+                <w:t xml:space="preserve">Laurent Bartholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Uddin</w:t>
+                <w:t xml:space="preserve">Sylvie Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan C. Opazo</w:t>
+                <w:t xml:space="preserve">Laura Corbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guozhen Liu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruth Rimokh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 104 (36), pp.14395-14400. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 393, pp.153-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0704342104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00193171v1</w:t>
+                <w:t xml:space="preserve">lirmm-00171207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of NF-kappaB Responsive Elements in Follistatin Related Gene (FLRG) Promoter</w:t>
+                <w:t xml:space="preserve">Genomics, biogeography, and the diversification of placental mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bartholin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guindon</w:t>
+                <w:t xml:space="preserve">Derek E. Wildman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Martel</w:t>
+                <w:t xml:space="preserve">Monica Uddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Corbo</w:t>
+                <w:t xml:space="preserve">Juan C. Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Rimokh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guozhen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 393, pp.153-162. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (36), pp.14395-14400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0704342104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00171207v2</w:t>
+                <w:t xml:space="preserve">lirmm-00193171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the False Discovery Rate Applied to the Detection of Positively Selected Amino Acid Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mik Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (5), pp.919-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3761,51 +3761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYML Online: A Web Server for Fast Maximum Likelihood-Based Phylogenetic Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3878,64 +3878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Site-Specific Variation of Selection Patterns Along Lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Dyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3995,51 +3995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple, Fast, and Accurate Method to Estimate Large Phylogenies by Maximum Likelihood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4086,51 +4086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Based Estimation of Evolutionary Distance when Substitution Rates Vary Across Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4177,51 +4177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intragenomic base content variation is a potential source of biases when searching for horizontally transferred genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4470,51 +4470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Methods for Biological Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Siegel; Hélène Touzet. ISTE - WILEY, pp.1-307, 2024, Models and Methods for Biological Evolution, 9781789450699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394284252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4554,51 +4554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et méthodes pour l’évolution biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">iSTE Edition, 330 p., 2022, 9781789480696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4661,51 +4661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees: Combinatorics and Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Models and Methods for Biological Evolution: Mathematical Models and Algorithms to Study Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 1, Wiley, pp.1-26, 2024, 9781789450699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4752,51 +4752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres : combinatoire et modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles et méthodes pour l’évolution biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iSTE Edition, pp.7-32, 2022, 9781789480696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4830,51 +4830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Optimization Techniques in Maximum Likelihood Tree Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4925,51 +4925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating maximum likelihood phylogenies with PhyML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5072,51 +5072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Variability of Evolutionary Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Gascuel; M. Steel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstructing Evolution: New Mathematical and Computational Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II Models of sequence evolution, pp.65-99, 2007, 0199208220</w:t>
@@ -5177,103 +5177,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How fast are viruses spreading in the wild?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dellicour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rocu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5295,64 +5295,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the connections between the spatial Lambda-Fleming-Viot model and other processes for analysing geo-referenced genetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5428,51 +5428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5556,51 +5556,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et algorithmes pour l'approche statistique en phylogénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. Université Montpellier II - Sciences et Techniques du Languedoc, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5659,51 +5659,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhyML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:a6e6ad2b2dd524c159819e43693517b2f3d86a7d;origin=https://hal.archives-ouvertes.fr/lirmm-04167980;visit=swh:1:snp:f291aae58da7fc11ff694738077834c3bbac30d1;anchor=swh:1:rel:3c859a7363f58344cb81ab96b4499a405625db5f;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5820,51 +5820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AED8EA4"/>
+    <w:nsid w:val="C90003DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6051,51 +6051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-guindon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3665-8096" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078807824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wirtz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2024.06.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hassler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2411582121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Ndikumana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Onaga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013168" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fargette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002914" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vitr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead078" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03875375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2022.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03872208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03875373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola de Maio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105273118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04386-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Issiaka I. Traore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dimitri Skop&#233; Longu&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandev S. Gill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab072" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064800v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Kalkauskas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Perron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Goldman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008561" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03064771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00526" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ratmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wymant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colijn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siva Danaviah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Essex" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2017.0061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Guo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.05.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0863-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Akahori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Yoshizaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Muto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161226110" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Stadler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G. Vaughan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gavryushkin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise K&#252;hnert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.0420" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ranjard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paturel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syu040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cheng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Rodrigo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wing Wee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoue Masafumi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-302408" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-KQZQLR9H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00705211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lanfear" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Calcott" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Y.W. Ho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805053v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soubrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Steel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S.Y. Lee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss140" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511794v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp259" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00705189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq060" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511784v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hordijk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syq010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buffet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn180" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E. Wildman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Uddin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Opazo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704342104" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171207v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartholin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corbo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.02.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mik Black" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msj095" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Thiec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duroux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki352" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Dyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Huelsenbeck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402177101" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150390235520" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a004109" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003972" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795193v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03766511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04824198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252.ch1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9069.ch1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02405302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10837-3_2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/mab" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-251-9_6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289942v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843343v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04167980v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a6e6ad2b2dd524c159819e43693517b2f3d86a7d;origin=https://hal.archives-ouvertes.fr/lirmm-04167980;visit=swh:1:snp:f291aae58da7fc11ff694738077834c3bbac30d1;anchor=swh:1:rel:3c859a7363f58344cb81ab96b4499a405625db5f;path=/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-guindon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3665-8096" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078807824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Ndikumana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Onaga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013168" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fargette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002914" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vitr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead078" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wirtz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2024.06.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hassler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2411582121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03875375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2022.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03872208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Issiaka I. Traore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dimitri Skop&#233; Longu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandev S. Gill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064800v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Kalkauskas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Perron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Sun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Goldman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008561" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04386-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03875373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola de Maio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105273118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03064771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00526" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ratmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wymant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colijn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siva Danaviah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Essex" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2017.0061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Guo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.05.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0863-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Akahori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Yoshizaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Muto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161226110" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Stadler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G. Vaughan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gavryushkin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise K&#252;hnert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.0420" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ranjard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paturel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syu040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00705211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lanfear" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Calcott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Y.W. Ho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soubrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Steel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S.Y. Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss140" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cheng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Rodrigo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wing Wee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoue Masafumi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-302408" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-KQZQLR9H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511794v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp259" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00705189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq060" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511784v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hordijk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syq010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buffet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn180" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171207v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartholin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corbo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.02.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193171v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E. Wildman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Uddin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Opazo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704342104" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mik Black" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msj095" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Thiec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duroux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki352" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Dyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Huelsenbeck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402177101" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150390235520" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a004109" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003972" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795193v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03766511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04824198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252.ch1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9069.ch1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02405302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10837-3_2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/mab" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-251-9_6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289942v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843343v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04167980v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a6e6ad2b2dd524c159819e43693517b2f3d86a7d;origin=https://hal.archives-ouvertes.fr/lirmm-04167980;visit=swh:1:snp:f291aae58da7fc11ff694738077834c3bbac30d1;anchor=swh:1:rel:3c859a7363f58344cb81ab96b4499a405625db5f;path=/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>