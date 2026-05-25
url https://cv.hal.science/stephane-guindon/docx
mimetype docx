--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,5765 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5714 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Guindon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3665-8096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078807824</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.co.nz/citations?hl=en&user=kvrvJccAAAAJ&view_op=list_works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the connections between the spatial Lambda–Fleming–Viot model and other processes for analysing geo-referenced genetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.139-149. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2024.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the velocity of evolving lineages and predicting dispersal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rocu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (47), pp.e2411582121. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2411582121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04795029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grains, trade and war in the multimodal transmission of Rice yellow mottle virus: an historical and phylogeographical retrospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Onaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rocu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (6), pp.e1013168. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1013168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fast are viruses spreading in the wild?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dellicour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rocu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (12), pp.e3002914. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3002914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoLaps 2 : Advanced phylogeographic visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vitré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/vead078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of coalescence of lineage pairs in the Spatial Λ -Fleming–Viot process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.15-28. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2022.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03875375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer les origines de la COVID-19 à partir de l’analyse comparée des génomes viraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Scornavacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for spatial sampling patterns in Bayesian phylogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola de Maio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (52), pp.e2105273118. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2105273118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03875373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoLaps: a web interface to visualize continuous phylogeographic reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bañuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.#463. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-021-04386-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivers and landscape ecology of a plant virus, Rice yellow mottle virus along the Niger Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souley Issaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Issiaka I. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dimitri Skopé Longué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandev S. Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (2), pp.veab072. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/veab072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling bias and model choice in continuous phylogeography: getting lost on a random walk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antanas Kalkauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), pp.e1008561. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates and Rocks: Strengths and Weaknesses of Molecular Dating Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.#526. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.00526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03064771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for ambiguity in ancestral sequence reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pulicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (21), pp.4290-4297. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02404399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Calibration Uncertainty: Bayesian Molecular Dating as a “Doubly Intractable” Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.651-661. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syy003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01800299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-1 Full-Genome Phylogenetics of Generalized Epidemics in Sub-Saharan Africa: Impact of Missing Nucleotide Characters in Next-Generation Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Ratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Wymant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siva Danaviah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Essex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (11), pp.1083-1098. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/aid.2017.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01800302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic inference under the coalescent in a spatial continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Welch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed form modeling of evolutionary rates by exponential Brownian functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (6), pp.1387-1409. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-015-0863-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Evolution of the TET Gene Family in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiromichi Akahori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumio Yoshizaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Muto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (12), pp.28472-28485. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms161226110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01286570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well can the exponential-growth coalescent approximate constant-rate birth-death population dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy G. Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gavryushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Kühnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 282 (1806), pp.20150420. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2015.0420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01349044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Competition and Dispersal in a Statistical Phylogeographic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Welch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (5), pp.743-752. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syu040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Trajectories to Averages: An Improved Description of the Heterogeneity of Substitution Rates Along Lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (1), pp.22-34. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/sys063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative viral evolutionary changes in chronic hepatitis B virus infection precedes hepatitis B e antigen seroconversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Wing Wee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoue Masafumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (9), pp.1347-1355. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2012-302408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PartitionFinder: Combined Selection of Partitioning Schemes and Substitution Models for Phylogenetic Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lanfear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Calcott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Y.W. Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (6), pp.1695-1701. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/mss020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00705211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Rate Heterogeneity among Sites on the Time Dependence of Molecular Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soubrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S.Y. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (11), pp.3345-3358. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/mss140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeaView Version 4: a Multiplatform Graphical User Interface for Sequence Alignment and Phylogenetic Tree Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.221-224. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msp259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00511794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Estimation of Divergence Times From Large Sequence Alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (8), pp.1768-1781. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msq060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00705189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Algorithms and Methods to Estimate Maximum-Likelihood Phylogenies: Assessing the Performance of PhyML 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Anisimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Hordijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (3), pp.307-321. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syq010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00511784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny.fr: robust phylogenetic analysis for the non-specialist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Guignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (Web Server), pp.W465-W469. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00324099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of NF-kappaB Responsive Elements in Follistatin Related Gene (FLRG) Promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bartholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Corbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Rimokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 393, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2007.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00171207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics, biogeography, and the diversification of placental mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek E. Wildman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guozhen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (36), pp.14395-14400. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0704342104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the False Discovery Rate Applied to the Detection of Positively Selected Amino Acid Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mik Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Rodrigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (5), pp.919-926. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msj095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYML Online: A Web Server for Fast Maximum Likelihood-Based Phylogenetic Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Duroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.557-559. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gki352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Site-Specific Variation of Selection Patterns Along Lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Huelsenbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101, pp.12957-12962. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0402177101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00171208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple, Fast, and Accurate Method to Estimate Large Phylogenies by Maximum Likelihood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (5), pp.696-704. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10635150390235520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Based Estimation of Evolutionary Distance when Substitution Rates Vary Across Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (4), pp.534-543. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a004109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenomic base content variation is a potential source of biases when searching for horizontally transferred genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (9), pp.1838-1840. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a003972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Biothon : Une plate-forme pour accélérer les recherches en biologie, santé et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SUCCES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Interet Scientifique (GIS). FRA., Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Methods for Biological Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Siegel; Hélène Touzet. ISTE - WILEY, pp.1-307, 2024, Models and Methods for Biological Evolution, 9781789450699. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394284252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et méthodes pour l’évolution biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">iSTE Edition, 330 p., 2022, 9781789480696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03766511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees: Combinatorics and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Methods for Biological Evolution: Mathematical Models and Algorithms to Study Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 1, Wiley, pp.1-26, 2024, 9781789450699. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394284252.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04824198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres : combinatoire et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et méthodes pour l’évolution biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iSTE Edition, pp.7-32, 2022, 9781789480696. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9069.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Optimization Techniques in Maximum Likelihood Tree Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tandy Warnow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Phylogenetics: Seminal Contributions of Bernard Moret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, Springer, pp.21-38, 2019, Computational Biology (COBO), 978-3-030-10837-3. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10837-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02405302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating maximum likelihood phylogenies with PhyML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Posada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics for DNA Sequence Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 537, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Protocols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-137, 2009, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-59745-251-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00511830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Variability of Evolutionary Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Gascuel; M. Steel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstructing Evolution: New Mathematical and Computational Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II Models of sequence evolution, pp.65-99, 2007, 0199208220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00171206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fast are viruses spreading in the wild?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dellicour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rocu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the connections between the spatial Lambda-Fleming-Viot model and other processes for analysing geo-referenced genetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARS-CoV-2 Through the Lens of Computational Biology: How bioinformatics is playing a key role in the study of the virus and its origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2021, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et algorithmes pour l'approche statistique en phylogénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. Université Montpellier II - Sciences et Techniques du Languedoc, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00843343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhyML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a6e6ad2b2dd524c159819e43693517b2f3d86a7d;origin=https://hal.archives-ouvertes.fr/lirmm-04167980;visit=swh:1:snp:f291aae58da7fc11ff694738077834c3bbac30d1;anchor=swh:1:rel:3c859a7363f58344cb81ab96b4499a405625db5f;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04167980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5820,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C90003DE"/>
+    <w:nsid w:val="0483A619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6051,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-guindon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3665-8096" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078807824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Ndikumana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Onaga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013168" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fargette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002914" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vitr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead078" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wirtz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2024.06.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hassler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2411582121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03875375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2022.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03872208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Issiaka I. Traore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dimitri Skop&#233; Longu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandev S. Gill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064800v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Kalkauskas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Perron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Sun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Goldman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008561" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04386-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03875373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola de Maio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105273118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03064771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00526" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ratmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wymant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colijn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siva Danaviah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Essex" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2017.0061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Guo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.05.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0863-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Akahori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Yoshizaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Muto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161226110" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Stadler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G. Vaughan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gavryushkin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise K&#252;hnert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.0420" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ranjard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paturel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syu040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00705211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lanfear" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Calcott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Y.W. Ho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soubrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Steel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S.Y. Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss140" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cheng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Rodrigo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wing Wee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoue Masafumi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-302408" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-KQZQLR9H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511794v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp259" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00705189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq060" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511784v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hordijk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syq010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buffet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn180" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171207v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartholin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corbo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.02.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193171v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E. Wildman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Uddin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Opazo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704342104" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mik Black" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msj095" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Thiec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duroux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki352" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Dyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Huelsenbeck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402177101" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150390235520" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a004109" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003972" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795193v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03766511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04824198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252.ch1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9069.ch1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02405302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10837-3_2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/mab" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-251-9_6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289942v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843343v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04167980v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a6e6ad2b2dd524c159819e43693517b2f3d86a7d;origin=https://hal.archives-ouvertes.fr/lirmm-04167980;visit=swh:1:snp:f291aae58da7fc11ff694738077834c3bbac30d1;anchor=swh:1:rel:3c859a7363f58344cb81ab96b4499a405625db5f;path=/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-guindon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3665-8096" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078807824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.co.nz/citations?hl=en&amp;user=kvrvJccAAAAJ&amp;view_op=list_works" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795059v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wirtz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2024.06.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hassler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2411582121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Ndikumana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Onaga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013168" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fargette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002914" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vitr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03875375v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2022.05.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03872208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03875373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola de Maio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105273118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04386-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Issiaka I. Traore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dimitri Skop&#233; Longu&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandev S. Gill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab072" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064800v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Kalkauskas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Perron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Sun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Goldman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008561" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03064771v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00526" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ratmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wymant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colijn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siva Danaviah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Essex" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2017.0061" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Guo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.05.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233099v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0863-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Akahori" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Yoshizaki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Muto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161226110" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Stadler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G. Vaughan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gavryushkin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise K&#252;hnert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.0420" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ranjard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paturel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syu040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys063" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cheng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Rodrigo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wing Wee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoue Masafumi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-302408" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-KQZQLR9H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00705211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lanfear" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Calcott" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Y.W. Ho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soubrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Steel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S.Y. Lee" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511794v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp259" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00705189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq060" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511784v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hordijk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syq010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324099v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buffet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn180" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171207v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartholin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corbo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.02.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E. Wildman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Uddin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Opazo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704342104" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mik Black" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msj095" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105317v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Thiec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki352" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Dyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Huelsenbeck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402177101" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150390235520" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a004109" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427178v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003972" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03766511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04824198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252.ch1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9069.ch1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02405302v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10837-3_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511830v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/mab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-251-9_6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289942v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843343v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04167980v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a6e6ad2b2dd524c159819e43693517b2f3d86a7d;origin=https://hal.archives-ouvertes.fr/lirmm-04167980;visit=swh:1:snp:f291aae58da7fc11ff694738077834c3bbac30d1;anchor=swh:1:rel:3c859a7363f58344cb81ab96b4499a405625db5f;path=/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>