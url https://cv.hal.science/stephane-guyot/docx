--- v1 (2026-03-27)
+++ v2 (2026-04-27)
@@ -497,295 +497,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid viral detection in milk using near infrared spectroscopy combined with Swiss knife partial least squares (SKPLS) 3-way multiblock</w:t>
+                <w:t xml:space="preserve">Persistence of vegetative and sporulated forms of Clostridium perfringens exposed to air at different relative humidities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy de Oliveira</w:t>
+                <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gal</w:t>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 499, pp.147336. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 135, pp.104968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.147336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394400v1</w:t>
+                <w:t xml:space="preserve">hal-05329926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of vegetative and sporulated forms of Clostridium perfringens exposed to air at different relative humidities</w:t>
+                <w:t xml:space="preserve">Rapid viral detection in milk using near infrared spectroscopy combined with Swiss knife partial least squares (SKPLS) 3-way multiblock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Savard</w:t>
+                <w:t xml:space="preserve">Samy de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 135, pp.104968. </w:t>
+              <w:t xml:space="preserve">Food Chemistry: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 499, pp.147336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.147336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329926v1</w:t>
+                <w:t xml:space="preserve">hal-05394400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
@@ -905,51 +905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards fast, sensitive, and selective viral detection methods in food/water: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -957,51 +957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 162, pp.105111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1052,51 +1052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorie Restriction Decreases Competitive Fitness in Saccharomyces cerevisiae Following Heat Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1284,278 +1284,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of microorganisms as biomonitoring and bioremediation tools for mercury-contaminated soils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Yin-Yang of the Green Fluorescent Protein: Impact on Saccharomyces cerevisiae stress resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chalot</w:t>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Capelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238, pp.112603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152835v1</w:t>
+                <w:t xml:space="preserve">hal-03902943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Yin-Yang of the Green Fluorescent Protein: Impact on Saccharomyces cerevisiae stress resistance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+                <w:t xml:space="preserve">The potential of microorganisms as biomonitoring and bioremediation tools for mercury-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Grosselin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 238, pp.112603. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 262, pp.115185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902943v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and physico-chemical characterization of human norovirus-like particles under various environmental conditions</w:t>
               </w:r>
@@ -1803,364 +1803,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased xerotolerance of Saccharomyces cerevisiae during an osmotic pressure ramp over several generations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiolipin content controls mitochondrial coupling and energetic efficiency in muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pottier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+                <w:t xml:space="preserve">Alexandre Prola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eminence Dorelle Hondjuila Miokono</w:t>
+                <w:t xml:space="preserve">Jordan Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeline Vandestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13789⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.eabd6322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd6322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174738v1</w:t>
+                <w:t xml:space="preserve">hal-03105418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiolipin content controls mitochondrial coupling and energetic efficiency in muscle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aymeline Vandestienne</w:t>
+                <w:t xml:space="preserve">Increased xerotolerance of Saccharomyces cerevisiae during an osmotic pressure ramp over several generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Piquereau</w:t>
+                <w:t xml:space="preserve">Laurence Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Denis</w:t>
+                <w:t xml:space="preserve">Eminence Dorelle Hondjuila Miokono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (1), pp.eabd6322. </w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.1445-1461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abd6322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105418v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Listeria monocytogenes on Surfaces via Relative Air Humidity: Key Role of Cell Envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2224,51 +2224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting Protective Effect of Encapsulation on Yeast Cell Response to Dehydration Using Synchrotron Infrared Microspectroscopy at the Single-Cell Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2358,51 +2358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Microbial Viability Using Flow Cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols in Cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 93 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2449,77 +2449,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Counting of Intra-Cellular Ribonucleo-Protein Aggregates in Saccharomyces cerevisiae Using a Textural Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2583,51 +2583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular Injuries in Cronobacter sakazakii CIP 103183T and Salmonella enterica Exposed to Drying and Subsequent Heat Treatment in Milk Powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2698,1028 +2698,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of new sensitive α,β-unsaturated carbonyl 1,8-naphtalimide fluorescent probes for thiol bioimaging</w:t>
+                <w:t xml:space="preserve">Comparison of the effects of major fatty acids present in the Mediterranean diet (oleic acid, docosahexaenoic acid) and in hydrogenated oils (elaidic acid) on 7-ketocholesterol-induced oxiapoptophagy in microglial BV-2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sok</w:t>
+                <w:t xml:space="preserve">Meryam Debbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
+                <w:t xml:space="preserve">Amira Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Viaux</w:t>
+                <w:t xml:space="preserve">Maryem Bezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.09.171⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207 (Pt B), pp.151-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509840v1</w:t>
+                <w:t xml:space="preserve">hal-01912331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Biological Cell Counting Using a Modified Gradient Hough Transform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of the air humidity on the drying of a liquid droplet on a solid plate and on bacterial destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616012617⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 212, pp.76-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509941v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effects of major fatty acids present in the Mediterranean diet (oleic acid, docosahexaenoic acid) and in hydrogenated oils (elaidic acid) on 7-ketocholesterol-induced oxiapoptophagy in microglial BV-2 cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Biological Cell Counting Using a Modified Gradient Hough Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Molin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (01), pp.11 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616012617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.04.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01912331v1</w:t>
+                <w:t xml:space="preserve">hal-01509941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the air humidity on the drying of a liquid droplet on a solid plate and on bacterial destruction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of new sensitive α,β-unsaturated carbonyl 1,8-naphtalimide fluorescent probes for thiol bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lecoq</w:t>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zoz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Viaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 212, pp.76-86. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 242, pp.865 - 871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.09.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558465v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the responses of Saccharomyces cerevisiae yeast strain during dehydration processes using synchrotron infrared spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drying parameters greatly affect the destruction of Cronobacter sakazakii and Salmonella Typhimurium in standard buffer and milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Cyril Laconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Sandt</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7an00257b⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.82 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616052v1</w:t>
+                <w:t xml:space="preserve">hal-01509615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the heat inactivation of foodborne pathogens in milk powder : High relevance of the substrate water activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Chemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 99 (1), pp.577-585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying parameters greatly affect the destruction of Cronobacter sakazakii and Salmonella Typhimurium in standard buffer and milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lang</w:t>
+                <w:t xml:space="preserve">Understanding the responses of Saccharomyces cerevisiae yeast strain during dehydration processes using synchrotron infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Laconelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
+                <w:t xml:space="preserve">C. Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62, pp.82 - 91. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (19), pp.3620 - 3628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7an00257b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509615v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caco-2 Invasion by Cronobacter sakazakii and Salmonella enterica Exposed to Drying and Heat Treatments in Dried State in Milk Powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3831,51 +3831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3920,501 +3920,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of yeast cells in micro-organized shells of natural polyelectrolytes during drying process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+                <w:t xml:space="preserve">An Off-On-Off Fluorescent Sensor for pH Windows Based on the 13aneN4-Zn 2+ System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Bergamaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Dacarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (32), pp.5106 - 5113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201600749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531646v1</w:t>
+                <w:t xml:space="preserve">hal-01492871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery Estimation of Dried Foodborne Pathogens Is Directly Related to Rehydration Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0160844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Off-On-Off Fluorescent Sensor for pH Windows Based on the 13aneN4-Zn 2+ System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Boschetti</w:t>
+                <w:t xml:space="preserve">Protection of yeast cells in micro-organized shells of natural polyelectrolytes during drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01492871v1</w:t>
+                <w:t xml:space="preserve">hal-01531646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Relative Air Humidity as a Potential Means to Improve Hygiene on Surfaces: A Preliminary Approach with Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4465,77 +4465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative High Gas Pressure Microscopy Chamber Designed for Biological Cell Observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4599,103 +4599,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Detection and Smart Deletion of Malassez Counting Chamber Grid in Microscopic White Light Images for Microbiological Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Molin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4729,51 +4729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surviving the heat: heterogeneity of response in S accharomyces cerevisiae provides insight into thermal damage to the membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4781,51 +4781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (8), pp.2982-2992. </w:t>
@@ -4889,51 +4889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Allonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5010,51 +5010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of living yeast cells by micro-organized shells of natural polyelectrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5156,90 +5156,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Generic Method for Grid Detection in White Light Microscopy Malassez Blade Images in the Context of Cell Counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Molin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (01), pp.239-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5273,90 +5273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HACD1 , a regulator of membrane composition and fluidity, promotes myoblast fusion and skeletal muscle growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Ohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Storck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5407,90 +5407,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremely rapid acclimation of Escherichia coli to high temperature over a few generations of a fed-batch culture during slow warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hauck Tiburski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5567,51 +5567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hauck Tiburski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amauri Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5684,77 +5684,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Lipid Metabolism in Relation with Plasma Membrane Properties of Duchenne Muscular Dystrophy Cells: Influence of L-Carnitine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Logerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5805,90 +5805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological responses of Escherichia coli exposed to different heat-stress kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5960,51 +5960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phospholipidosis and down-regulation of the PI3-K/PDK-1/Akt signalling pathway are vitamin E inhibitable events associated with 7-ketocholesterol-induced apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Montange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6106,51 +6106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Effect of the osmotic conditions during sporulation on the subsequent resistance of bacterial spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6222,51 +6222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast cell inactivation related to local heating induced by low-intensity electric fields with long-duration pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6351,51 +6351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast Survival during Thermal and Osmotic Shocks Is Related to Membrane Phase Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6467,51 +6467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of Saccharomyces cerevisiae to thermal stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6615,90 +6615,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of Cardiolipin-Dependent Mitochondrial Coupling in Muscle Protects against Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Prola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeline Vandestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gp Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6769,51 +6769,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The yin-yang of the Green Fluorescent Protein (GFP): A case study in heat treated Saccharomyces cerevisiae cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Biological Sciences and Environmental Solutions for the Achievement of Sustainable Development Goals conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Yerevan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6838,103 +6838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de C. perfringens : Vers les moyens de maîtrise de demain !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire final ClostAbat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6959,103 +6959,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers les moyens de maîtrise de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ClostAbat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7205,51 +7205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des microorganismes et des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporation Bourguignonne des Étudiants en Biologie (CBE Bio)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR Sciences Vie, Terre et Environnement, Université de Bourgogne, 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7274,77 +7274,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cytométrie en flux au service de la recherche dans le domaine des procédés microbiologiques alimentaires : exploration physiologique de bactéries pathogènes exposées à des perturbations technologiques et présentent sur des matrices sèches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e congrès annuel de l'association française de cytométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7369,51 +7369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bactériophage MS2 : un substitut des norovirus humains à l’épreuve de procédés de écontamination thermique ou lumineux à ultra haute intensité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Belliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7494,51 +7494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of environmental stresses on microbial cell physiology: from the single cell to the whole population – Application to food microbiological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Centre Wales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, angor University, Jul 2022, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7563,51 +7563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bactériophage MS2 : un surrogate du norovirus humain à l’épreuve de procédés de décontamination thermique ou lumineux à ultra haute intensité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Belliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7714,51 +7714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7807,178 +7807,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Drying on Foodborne Pathogens Salmonella enterica and Cronobacter sakazakii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Impact of drying on Foodborne pathogens Salmonella enterica and Cronobacter Sakazakii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAFP's 13th European Symposium on Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">AFP’S Euopean Symposium on Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533452v1</w:t>
+                <w:t xml:space="preserve">hal-05289783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative air humidity fluctuations: a promising means to control food factory pathogen dissemination on surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8053,178 +8053,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of drying on Foodborne pathogens Salmonella enterica and Cronobacter Sakazakii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Impact of Drying on Foodborne Pathogens Salmonella enterica and Cronobacter sakazakii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFP’S Euopean Symposium on Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">IAFP's 13th European Symposium on Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289783v1</w:t>
+                <w:t xml:space="preserve">hal-01533452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and humidity – stress, life and death in microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8262,51 +8262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative air humidity fluctuations: a promising means to control food factory pathogen dissemination on surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8314,51 +8314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Factory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8383,51 +8383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of response to heat stress in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumont, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8521,90 +8521,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décontamination microbienne des surfaces : évaluation du potentiel de l'humidité relative sur la destruction et la physiologie de L. monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EcoSec 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8623,506 +8623,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’humidité relative sur la survie de Listeria monocytogenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Étude des effets de la cinétique d’un stress thermique sur la physiologie cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">éminaire EcoSec 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Laboratoire de Physique des Lasers, Atomes et Molécules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille 1, Jul 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289845v1</w:t>
+                <w:t xml:space="preserve">hal-05290446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des effets de la cinétique d’un stress thermique sur la physiologie cellulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">High Gas Pressure Survival/Reactivation of Soil Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmann, A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de Physique des Lasers, Atomes et Molécules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille 1, Jul 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on High Pressure Bioscience and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290446v1</w:t>
+                <w:t xml:space="preserve">hal-05289794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Gas Pressure Survival/Reactivation of Soil Microorganisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">HACD1, a regulator of membrane composition and fluidity, promotes myoblast fusion and is essential for skeletal muscle growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ohno, Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gache, V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prola, A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on High Pressure Bioscience and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">XII èmes journées de la Société Française de Myologie et Colloque Myogenèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289794v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HACD1, a regulator of membrane composition and fluidity, promotes myoblast fusion and is essential for skeletal muscle growth</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence de l’humidité relative sur la survie de Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII èmes journées de la Société Française de Myologie et Colloque Myogenèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">éminaire EcoSec 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289838v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High gas pressure survival/reactivation of soil microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9199,51 +9199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial state and technologies for food powders decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting of the Germbusters Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Frankfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9268,51 +9268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General overview of food powder decontamination / Spiceclean project report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting of the Germbusters Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9350,51 +9350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological state technologies for food powders decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9445,64 +9445,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie et/ou réactivation de microorganismes du sol sous hautes pressions gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9566,64 +9566,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie et/ou réactivation de microorganismes du sol sous hautes pressions gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9687,77 +9687,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermotolerance induced by heating kinetics of Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9808,77 +9808,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’effet thermique induit par un Champ Électrique Pulsé appliqué chez la levure Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9916,51 +9916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced heating of milk by pulsed electric fields is a key parameter in cell inactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10003,712 +10003,712 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (45)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the effect of environmental parameters on the survival and growth of Clostridium perfringens: Application to the development of decontamination processes in slaughterhouses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Compréhension de l’effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des jeunes chercheurs 30ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">20e Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262869v1</w:t>
+                <w:t xml:space="preserve">anses-05602187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of mercury resistance mechanisms in microbial isolates from a chlor-alkali wasteland for bioremediation purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akanksha Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Gil-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HARMI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Dole, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Understanding the effect of environmental parameters on the survival and growth of Clostridium perfringens: Application to the development of decontamination processes in slaughterhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Forum des jeunes chercheurs 30ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262886v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the parameters leading to sporulation and promoting resistance of Clostridium perfringens spores in slaughterhouses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Spores Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262861v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Listeria monocytogenes present on surfaces by managing the Relative Humidity of the air. International Congress on Engineering and Food</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the parameters leading to sporulation and promoting resistance of Clostridium perfringens spores in slaughterhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bourelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">10th European Spores Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251566v1</w:t>
+                <w:t xml:space="preserve">hal-05262861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Listeria monocytogenes on surfaces by the mean of Relative Air Humidity (RAH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10716,243 +10716,243 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and material properties of a new hybrid silicate human norovirus-like particles for biomedical and agri-food uses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Control of Listeria monocytogenes present on surfaces by managing the Relative Humidity of the air. International Congress on Engineering and Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Plénières du Groupement De Recherche Bioingénéierie des Interfaces (GDR CNRS 3751 B2I)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290293v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a new hybrid material: silicate human norovirus-like particles for biomedical and agri-food uses.</w:t>
+                <w:t xml:space="preserve">Development and material properties of a new hybrid silicate human norovirus-like particles for biomedical and agri-food uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Hamad, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Estienney</w:t>
@@ -10966,741 +10966,758 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 th International Conference on Multifunctional, Hybrid and Nanomaterials.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">5èmes Journées Plénières du Groupement De Recherche Bioingénéierie des Interfaces (GDR CNRS 3751 B2I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290015v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de Listeria monocytogenes sur des surfaces par le contrôle de l’Humidité Relative de l’Air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Design of a new hybrid material: silicate human norovirus-like particles for biomedical and agri-food uses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou-Hamad, N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Estienney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Firmesse, O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7 th International Conference on Multifunctional, Hybrid and Nanomaterials.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290290v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed evolution of oenococcus oeni to improve acid-tolerance reveals fixed beneficial mutations in the citrate locus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+                <w:t xml:space="preserve">Maîtrise de Listeria monocytogenes sur des surfaces par le contrôle de l’Humidité Relative de l’Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Coulon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Herve Alexandre</w:t>
+                <w:t xml:space="preserve">Firmesse, O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International ICFMH Conférence FoodMicro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece. </w:t>
+              <w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773876v1</w:t>
+                <w:t xml:space="preserve">hal-05290290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed evolution of Oenococcus oeni to improve acid-tolerance reveals fixed beneficial mutations in the citrate locus.</w:t>
+                <w:t xml:space="preserve">Directed evolution of oenococcus oeni to improve acid-tolerance reveals fixed beneficial mutations in the citrate locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulon, J</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Alexandre</w:t>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodmicro 2022 – Next generation challenges in food microbiology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">27th International ICFMH Conférence FoodMicro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290019v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive evolution to improve acid tolerance in Oenococcus oeni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directed evolution of Oenococcus oeni to improve acid-tolerance reveals fixed beneficial mutations in the citrate locus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coulon, J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favier, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tourti</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international synposium of oenology of Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Foodmicro 2022 – Next generation challenges in food microbiology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150729v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution.</w:t>
+                <w:t xml:space="preserve">Adaptive evolution to improve acid tolerance in Oenococcus oeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tourti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Alexandre</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">11th international synposium of oenology of Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290385v1</w:t>
+                <w:t xml:space="preserve">hal-03150729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of milk drying and decontamination on foodborne pathogen Salmonella enterica survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11728,437 +11745,424 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème édition du congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution</w:t>
+                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Alexandre</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria (LAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">23ème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150712v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by adaptative evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria. Egmond aan Zee,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of drying on foodborne pathogens Salmonella enterica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème édition du congrès National de la Société Française de Microbiologie,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria (LAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290310v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of milk drying and heat decontamination on foodborne pathogen Salmonella enterica survival</w:t>
+                <w:t xml:space="preserve">Impact of drying on foodborne pathogens Salmonella enterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12170,2007 +12174,2007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">13ème édition du congrès National de la Société Française de Microbiologie,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290308v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HACD1 regulates mitochondrial network morphology and cristae structure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Impact of milk drying and heat decontamination on foodborne pathogen Salmonella enterica survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème congrès MeetOchondrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Hossegor, France</w:t>
+              <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290305v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehydration involve a large part of foodborne pathogens death after drying. Number of abstract : 7681570</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">HACD1 regulates mitochondrial network morphology and cristae structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandestienne, A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Prola,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chauvin, H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtin, G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Salmonella and Salmonellosis (ISSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, St Malo, France</w:t>
+              <w:t xml:space="preserve">9ème congrès MeetOchondrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Hossegor, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290035v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival. Number of abstract : 70821533</w:t>
+                <w:t xml:space="preserve">Rehydration involve a large part of foodborne pathogens death after drying. Number of abstract : 7681570</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pujol L</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+                <w:t xml:space="preserve">Alvarez-Martin P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Salmonella and Salmonellosis (ISSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290042v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t>
+                <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival. Number of abstract : 70821533</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pujol L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvarez-Martin P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Forum des Jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Symposium of Salmonella and Salmonellosis (ISSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290394v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of relative humidity fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Forum des Jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290389v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of yeast cells in micro-organized shells of natural polyelectrolytes during drying process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Use of relative humidity fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Québec City, Canada</w:t>
+              <w:t xml:space="preserve">21ème Forum des Jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290067v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitrise de l’humidité relative pour contrôler la viabilité de Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème édition du congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des conditions de séchage sur la survie de Salmonella enterica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Protection of yeast cells in micro-organized shells of natural polyelectrolytes during drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen, T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lherminier, J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonseca, F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e édition du congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress on Engineering and Food 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290330v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t>
+                <w:t xml:space="preserve">Impact des conditions de séchage sur la survie de Salmonella enterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of the International Association of Food Protection. Cardiff</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Wales, United Kingdom</w:t>
+              <w:t xml:space="preserve">11e édition du congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290081v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of relative fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of the International Association of Food Protection. Cardiff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290087v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered fatty acid metabolism in mdx mice. Effect of an L-carnitine supplementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Use of relative fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F Le Borgne</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées de la Société Française de Myologie et Colloque Myogénèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">European Congress of the International Association of Food Protection. Cardiff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290334v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of relative humidity fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Micro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Altered fatty acid metabolism in mdx mice. Effect of an L-carnitine supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Demarquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Micro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">12èmes journées de la Société Française de Myologie et Colloque Myogénèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290125v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la levure encapsulée et effet de l’encapsulation sur sa viabilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Husson</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Besançon, France</w:t>
+              <w:t xml:space="preserve">Food Micro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290400v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des transferts dans un réacteur miniaturisé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferret</w:t>
+                <w:t xml:space="preserve">Caractérisation de la levure encapsulée et effet de l’encapsulation sur sa viabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lherminier, J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olmos, E</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Husson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">20ème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290406v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Electric Field treatment of a fluid: chamber design and liquid flow significance on the microorganism destruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des transferts dans un réacteur miniaturisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Allonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Olmos, E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">19ème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290350v1</w:t>
+                <w:t xml:space="preserve">hal-05290406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du mélange dans un bioréacteur miniaturisé : confrontation des approches expérimentales et numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Allonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olmos, E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14189,1105 +14193,1226 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell behavior during Pulsed Electric Field Treatment: modeling and comprehension</w:t>
+                <w:t xml:space="preserve">Pulsed Electric Field treatment of a fluid: chamber design and liquid flow significance on the microorganism destruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Molin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290345v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survie / réactivation de microorganismes du sol sous hautes pressions gazeuses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Single cell behavior during Pulsed Electric Field Treatment: modeling and comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Molin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hartmann, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Interactions des microorganismes avec leurs environnements : adaptation, circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">XIVème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290416v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell death induced by electric fields: a comprehensive model coupling physical and biological aspects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Survie / réactivation de microorganismes du sol sous hautes pressions gazeuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmann, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Workshop « Interactions des microorganismes avec leurs environnements : adaptation, circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290365v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane fatty acid composition of skeletal muscle cells from dystrophin-deficient (Duchenne) patients: effect on membrane fluidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Logerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Demarquoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress of Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to destroy and preserve microorganisms at a high level of temperature by controlling heat kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Cell death induced by electric fields: a comprehensive model coupling physical and biological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferret</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International CIGR on Food Safety: Advances and trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290131v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal variations induced by electric fields treatments on microorganism destruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International CIGR on Food Safety: Advances and trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’effet thermique dans l’inactivation par champs électriques de Saccharomyces cerevisiae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">How to destroy and preserve microorganisms at a high level of temperature by controlling heat kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boehm, J.B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Dijon, France</w:t>
+              <w:t xml:space="preserve">1st International CIGR on Food Safety: Advances and trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290372v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and active responses of Saccharomyces cerevisiae to thermal stress.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Rôle de l’effet thermique dans l’inactivation par champs électriques de Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boehm, J.B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290147v1</w:t>
+                <w:t xml:space="preserve">hal-05290372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des réponses passives et actives de la levure suite à l’application de stress thermiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Passive and active responses of Saccharomyces cerevisiae to thermal stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Congress on Engineering and Food 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290422v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude des réponses passives et actives de la levure suite à l’application de stress thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude des réponses passives et actives de Saccharomyces cerevisiae suite à l’application de stress thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Saint Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15297,417 +15422,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du risque de transmission du complexe Mycobacterium tuberculosis à l'humain via la consommation de produits laitiers crus issus d’un élevage caprin infecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Henaff-Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2024-SA-0067, Anses. 2024, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04854468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la définition des souches pathogènes d’Escherichia coli productrices de shigatoxines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0095, Anses. 2023, 63 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04171498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04350896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15763,1041 +15888,1041 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04171242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif aux modalités de maîtrise du risque lié à la présence de dangers microbiologiques dans les fromages et autres produits laitiers fabriqués à partir de lait cru</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+                <w:t xml:space="preserve">Évaluation des risques liés à la consommation de nitrates et nitrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2020-SA-0106, Anses. 2022, 274 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerf</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">anses-03889040v1</w:t>
+                <w:t xml:space="preserve">anses-04027039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits et sous-produits animaux dans la filière avicole, lors de suspicion et de confirmation des cas de botulisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fravalo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0114, Anses. 2022, 101 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03922620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques liés à la consommation de nitrates et nitrites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avis de l'Anses relatif aux modalités de maîtrise du risque lié à la présence de dangers microbiologiques dans les fromages et autres produits laitiers fabriqués à partir de lait cru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0033, Anses. 2022, 126 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Desriac</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">anses-04027039v1</w:t>
+                <w:t xml:space="preserve">anses-03889040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des critères pris en compte dans l’analyse de risque pour la programmation des contrôles officiels sous la responsabilité de la Direction générale de l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Atgié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0158, Anses. 2022, 155 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03922759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative des avis de l’Anses et de l’EFSA relatifs aux demandes d’autorisation de mise sur le marché de plantes génétiquement modifiées au titre du règlement (CE) n° 1829/2003 - Identification, description et analyse des sources d’écart entre les avis formulés par l’Anses au cours du processus décisionnel européen et les avis adoptés par l’EFSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2020-SA-0063, Anses. 2022, 84 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04021935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif à la représentativité de l’échantillonnage pour la recherche d’histamine dans les poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2021-SA-0021, Anses. 2022, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04026020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits dans la filière bovine, lors de suspicion et de confirmation de cas de botulisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0112, Anses. 2021, 112 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03792909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Plâtrière, Tranche 2, Lazer (05)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie-Aude Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunilda Bregu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Provence-Alpes-Côte d'Azur. 2018, pp.Volume 1 (364), Volume 2 (265), Volume 3 (424)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId399"/>
+      <w:footerReference w:type="default" r:id="rId401"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16865,51 +16990,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A05D1BF9"/>
+    <w:nsid w:val="C4F57453"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17096,51 +17221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2316-234X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124704298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-3482-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Urbain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119136" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Mei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105111" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04706359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Hill" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Davey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12091838" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nausad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Dulta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Dviwedi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2024.04.024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115185" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Abou-Hamad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daval-Frerot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113545" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Julliat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Tourti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabanel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Blondelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Vandestienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6322" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01887" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02544120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpcy.72" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000084" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez-Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00475" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509840v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.171" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012617" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Debbabi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bezine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Meddeb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.04.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPHQ951L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558465v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecoq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zoz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00257b" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chemlal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.06.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLJL2BCG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509615v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01893" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531646v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160844" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492871v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bergamaschi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dacarro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600749" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSFKGT2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466198v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148418" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615000665" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Young" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12866" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.12.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290612v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2015.06.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L731ZNSR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114543v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013671" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290631v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Ohno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Storck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjv049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290963v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.146" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9312-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Logerot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049346" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789685v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0597-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0QF9WF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291044v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Riedinger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Kahn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2007.12.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB48Q1SN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291056v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1519-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76SDM0L9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291104v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boehm" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.06.036" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T4S70BL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291112v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0620158" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W9Q6KVN7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295180v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20600" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B91843BD4B297FED6BBCD436E7440B0B71D022FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04833227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gp Denis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289771v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262840v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262822v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289775v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamad, N" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon, M" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290429v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289805v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290432v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289819v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin, P" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533452v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289823v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289783v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290440v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289787v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, J" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young, M" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289832v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289845v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290446v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289794v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmann, A" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289838v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohno, Y." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gache, V" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prola, A" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289798v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289797v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290453v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481121v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746507v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289858v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289800v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262869v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05351465v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Mishra" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Franco" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gil-Guerrero" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290293v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290015v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773876v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coulon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290019v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon, J" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier, M" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150729v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tourti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290385v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290317v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290030v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290310v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290308v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290305v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandestienne, A" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prola," TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvin, H" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin, G" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290035v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pujol" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290042v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujol L" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290394v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290389v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290067v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen, T." TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lherminier, J" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonseca, F" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290323v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290330v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290081v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290087v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290334v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290118v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290125v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290400v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Nguyen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290406v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmos, E" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290350v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Molin," TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290359v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290345v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290416v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290365v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290143v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290131v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290138v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290372v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boehm, J.B" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290147v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290422v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290367v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922620v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922759v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04021935v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026020v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792909v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512829v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilda Bregu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2316-234X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124704298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-3482-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Urbain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119136" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Mei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105111" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04706359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Hill" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Davey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12091838" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nausad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Dulta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Dviwedi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2024.04.024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115185" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Abou-Hamad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daval-Frerot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113545" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Julliat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Tourti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabanel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Blondelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Vandestienne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6322" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01887" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02544120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpcy.72" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000084" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez-Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00475" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912331v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Debbabi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bezine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Meddeb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.04.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPHQ951L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558465v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecoq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zoz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012617" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.171" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chemlal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.06.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLJL2BCG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00257b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01893" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bergamaschi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dacarro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600749" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSFKGT2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160844" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466198v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148418" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615000665" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Young" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12866" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.12.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290612v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2015.06.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L731ZNSR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114543v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013671" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290631v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Ohno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Storck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjv049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290963v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.146" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9312-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Logerot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049346" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789685v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0597-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0QF9WF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291044v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Riedinger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Kahn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2007.12.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB48Q1SN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291056v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1519-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76SDM0L9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291104v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boehm" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.06.036" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T4S70BL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291112v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0620158" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W9Q6KVN7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295180v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20600" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B91843BD4B297FED6BBCD436E7440B0B71D022FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04833227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gp Denis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289771v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262840v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262822v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289775v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamad, N" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon, M" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290429v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289805v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290432v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289819v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin, P" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289783v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289823v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533452v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290440v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289787v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, J" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young, M" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289832v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290446v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289794v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmann, A" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289838v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohno, Y." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gache, V" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prola, A" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289845v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289798v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289797v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290453v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481121v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746507v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289858v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289800v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602187v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05351465v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Mishra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Franco" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gil-Guerrero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262869v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290293v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290015v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773876v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coulon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290019v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon, J" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier, M" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150729v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tourti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290317v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290385v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290030v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150712v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290310v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290308v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290305v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandestienne, A" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prola," TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvin, H" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin, G" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290035v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pujol" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290042v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujol L" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290394v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290389v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290323v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290067v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen, T." TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lherminier, J" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonseca, F" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290330v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290081v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290087v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290118v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290334v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290125v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290400v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Nguyen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290406v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmos, E" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290359v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290350v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Molin," TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290345v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290416v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290143v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290365v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290138v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290131v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290372v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boehm, J.B" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290147v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290422v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290367v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922620v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922759v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04021935v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026020v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792909v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512829v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilda Bregu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>