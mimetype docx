--- v2 (2026-04-27)
+++ v3 (2026-05-19)
@@ -122,53 +122,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">124704298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=C0YiGU0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/A-3482-2012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -221,6377 +242,6377 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between human norovirus virus-like particles and bacteria: Impact on thermal resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and transcriptome analysis of mercury-resistant Pseudomonas canadensis isolated from a chlor-alkali contaminated soil revealed mer-independent detoxification pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Estienney</w:t>
+                <w:t xml:space="preserve">Lorraine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lesniewska</w:t>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Urbain</w:t>
+                <w:t xml:space="preserve">Stéphane Pfendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Magallon</w:t>
+                <w:t xml:space="preserve">Siyu Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2026.119136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21, pp.101069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2026.101069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518827v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and transcriptome analysis of mercury-resistant Pseudomonas canadensis isolated from a chlor-alkali contaminated soil revealed mer-independent detoxification pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between human norovirus virus-like particles and bacteria: Impact on thermal resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Zhou</w:t>
+                <w:t xml:space="preserve">Perrine Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pfendler</w:t>
+                <w:t xml:space="preserve">Marie Estienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siyu Mei</w:t>
+                <w:t xml:space="preserve">Eric Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miao Wang</w:t>
+                <w:t xml:space="preserve">Valentin Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Magallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2026.101069⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 242, pp.119136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2026.119136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515489v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of vegetative and sporulated forms of Clostridium perfringens exposed to air at different relative humidities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 135, pp.104968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid viral detection in milk using near infrared spectroscopy combined with Swiss knife partial least squares (SKPLS) 3-way multiblock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 499, pp.147336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.147336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+                <w:t xml:space="preserve">Towards fast, sensitive, and selective viral detection methods in food/water: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villena</w:t>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162, pp.105111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2025.105111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05124696v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fast, sensitive, and selective viral detection methods in food/water: a systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy de Oliveira</w:t>
+                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Mas</w:t>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2025.105111⟩</w:t>
+              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05136370v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorie Restriction Decreases Competitive Fitness in Saccharomyces cerevisiae Following Heat Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Davey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (9), pp.1838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms12091838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of oil extracted from wild apricot seeds kernel using submerged alcoholic fermentation and its quality characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nausad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Dulta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananya Dviwedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 142, pp.175-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procbio.2024.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Yin-Yang of the Green Fluorescent Protein: Impact on Saccharomyces cerevisiae stress resistance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bertheau</w:t>
+                <w:t xml:space="preserve">The potential of microorganisms as biomonitoring and bioremediation tools for mercury-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112603⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 262, pp.115185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902943v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of microorganisms as biomonitoring and bioremediation tools for mercury-contaminated soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+                <w:t xml:space="preserve">The Yin-Yang of the Green Fluorescent Protein: Impact on Saccharomyces cerevisiae stress resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chalot</w:t>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Capelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238, pp.112603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152835v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and physico-chemical characterization of human norovirus-like particles under various environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Abou-Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Estienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Daval-Frerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 231, pp.113545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2023.113545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evolution forcing Oenococcus oeni acid tolerance highlights critical role of the citrate locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nezha Tourti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 174 (5), pp.104048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2023.104048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiolipin content controls mitochondrial coupling and energetic efficiency in muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Prola</w:t>
+                <w:t xml:space="preserve">Increased xerotolerance of Saccharomyces cerevisiae during an osmotic pressure ramp over several generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Blondelle</w:t>
+                <w:t xml:space="preserve">Laurence Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeline Vandestienne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Denis</w:t>
+                <w:t xml:space="preserve">Eminence Dorelle Hondjuila Miokono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abd6322⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.1445-1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105418v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased xerotolerance of Saccharomyces cerevisiae during an osmotic pressure ramp over several generations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+                <w:t xml:space="preserve">Cardiolipin content controls mitochondrial coupling and energetic efficiency in muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Prola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pottier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+                <w:t xml:space="preserve">Aymeline Vandestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eminence Dorelle Hondjuila Miokono</w:t>
+                <w:t xml:space="preserve">Jérôme Piquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13789⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.eabd6322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd6322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174738v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Listeria monocytogenes on Surfaces via Relative Air Humidity: Key Role of Cell Envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (9), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods10092002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting Protective Effect of Encapsulation on Yeast Cell Response to Dehydration Using Synchrotron Infrared Microspectroscopy at the Single-Cell Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (6), pp.1887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Microbial Viability Using Flow Cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols in Cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 93 (1), pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpcy.72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Counting of Intra-Cellular Ribonucleo-Protein Aggregates in Saccharomyces cerevisiae Using a Textural Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (1), pp.164-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927619000084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular Injuries in Cronobacter sakazakii CIP 103183T and Salmonella enterica Exposed to Drying and Subsequent Heat Treatment in Milk Powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effects of major fatty acids present in the Mediterranean diet (oleic acid, docosahexaenoic acid) and in hydrogenated oils (elaidic acid) on 7-ketocholesterol-induced oxiapoptophagy in microglial BV-2 cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryam Debbabi</w:t>
+                <w:t xml:space="preserve">Automatic Biological Cell Counting Using a Modified Gradient Hough Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Zarrouk</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Molin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.04.002⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (01), pp.11 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616012617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01912331v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the air humidity on the drying of a liquid droplet on a solid plate and on bacterial destruction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Design of new sensitive α,β-unsaturated carbonyl 1,8-naphtalimide fluorescent probes for thiol bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Viaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.05.014⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 242, pp.865 - 871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.09.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558465v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Biological Cell Counting Using a Modified Gradient Hough Transform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influence of the air humidity on the drying of a liquid droplet on a solid plate and on bacterial destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616012617⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 212, pp.76-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509941v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of new sensitive α,β-unsaturated carbonyl 1,8-naphtalimide fluorescent probes for thiol bioimaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the effects of major fatty acids present in the Mediterranean diet (oleic acid, docosahexaenoic acid) and in hydrogenated oils (elaidic acid) on 7-ketocholesterol-induced oxiapoptophagy in microglial BV-2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryam Debbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sok</w:t>
+                <w:t xml:space="preserve">Maryem Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
+                <w:t xml:space="preserve">Wiem Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Viaux</w:t>
+                <w:t xml:space="preserve">Thomas Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 242, pp.865 - 871. </w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207 (Pt B), pp.151-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.09.171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509840v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying parameters greatly affect the destruction of Cronobacter sakazakii and Salmonella Typhimurium in standard buffer and milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.82 - 91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the heat inactivation of foodborne pathogens in milk powder : High relevance of the substrate water activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Chemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 99 (1), pp.577-585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the responses of Saccharomyces cerevisiae yeast strain during dehydration processes using synchrotron infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 142 (19), pp.3620 - 3628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7an00257b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caco-2 Invasion by Cronobacter sakazakii and Salmonella enterica Exposed to Drying and Heat Treatments in Dried State in Milk Powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listeria monocytogenes ability to survive desiccation: Influence of serotype, origin, virulence, and genotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 248, pp.82 - 89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Off-On-Off Fluorescent Sensor for pH Windows Based on the 13aneN4-Zn 2+ System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Boschetti</w:t>
+                <w:t xml:space="preserve">Protection of yeast cells in micro-organized shells of natural polyelectrolytes during drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01492871v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery Estimation of Dried Foodborne Pathogens Is Directly Related to Rehydration Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0160844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of yeast cells in micro-organized shells of natural polyelectrolytes during drying process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+                <w:t xml:space="preserve">An Off-On-Off Fluorescent Sensor for pH Windows Based on the 13aneN4-Zn 2+ System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Bergamaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Dacarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (32), pp.5106 - 5113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201600749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531646v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Relative Air Humidity as a Potential Means to Improve Hygiene on Surfaces: A Preliminary Approach with Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0148418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative High Gas Pressure Microscopy Chamber Designed for Biological Cell Observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (01), pp.63 - 70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927615015639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Detection and Smart Deletion of Malassez Counting Chamber Grid in Microscopic White Light Images for Microbiological Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Molin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615000665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surviving the heat: heterogeneity of response in S accharomyces cerevisiae provides insight into thermal damage to the membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (8), pp.2982-2992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic characterization of a new small-scale reactor mixed by a magnetic bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Allonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96, pp.29-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bej.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of living yeast cells by micro-organized shells of natural polyelectrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (10), pp.1528-1536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procbio.2015.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Generic Method for Grid Detection in White Light Microscopy Malassez Blade Images in the Context of Cell Counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Molin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (01), pp.239-248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927614013671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HACD1 , a regulator of membrane composition and fluidity, promotes myoblast fusion and skeletal muscle growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Ohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Storck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of molecular cell biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (5), pp.429-440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jmcb/mjv049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremely rapid acclimation of Escherichia coli to high temperature over a few generations of a fed-batch culture during slow warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hauck Tiburski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiologyOpen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (1), pp.52-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mbo3.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Distribution in Bacterial Spores: A Key Factor in Heat Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hauck Tiburski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amauri Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.10-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11483-013-9312-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Lipid Metabolism in Relation with Plasma Membrane Properties of Duchenne Muscular Dystrophy Cells: Influence of L-Carnitine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Logerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (11), pp.e49346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0049346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological responses of Escherichia coli exposed to different heat-stress kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 192 (8), pp. 651 - 661. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-010-0597-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phospholipidosis and down-regulation of the PI3-K/PDK-1/Akt signalling pathway are vitamin E inhibitable events associated with 7-ketocholesterol-induced apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Montange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Riedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (1), pp.45-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2007.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Effect of the osmotic conditions during sporulation on the subsequent resistance of bacterial spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 80 (1), pp.107-114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-008-1519-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast cell inactivation related to local heating induced by low-intensity electric fields with long-duration pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 113 (2), pp.180-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2006.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast Survival during Thermal and Osmotic Shocks Is Related to Membrane Phase Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (22), pp.8450-8455. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0620158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of Saccharomyces cerevisiae to thermal stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 92 (4), pp.403-409. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.20600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6601,151 +6622,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of Cardiolipin-Dependent Mitochondrial Coupling in Muscle Protects against Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Prola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeline Vandestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gp Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6755,3271 +6776,3271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The yin-yang of the Green Fluorescent Protein (GFP): A case study in heat treated Saccharomyces cerevisiae cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Biological Sciences and Environmental Solutions for the Achievement of Sustainable Development Goals conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Yerevan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de C. perfringens : Vers les moyens de maîtrise de demain !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire final ClostAbat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers les moyens de maîtrise de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ClostAbat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and Physico-chemical characterization of Human norovirus-like-particles under different environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Hamad, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estienney, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Calicivirus Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des microorganismes et des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporation Bourguignonne des Étudiants en Biologie (CBE Bio)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR Sciences Vie, Terre et Environnement, Université de Bourgogne, 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cytométrie en flux au service de la recherche dans le domaine des procédés microbiologiques alimentaires : exploration physiologique de bactéries pathogènes exposées à des perturbations technologiques et présentent sur des matrices sèches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e congrès annuel de l'association française de cytométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bactériophage MS2 : un substitut des norovirus humains à l’épreuve de procédés de écontamination thermique ou lumineux à ultra haute intensité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of environmental stresses on microbial cell physiology: from the single cell to the whole population – Application to food microbiological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Marine Centre Wales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, angor University, Jul 2022, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289811v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of environmental stresses on microbial cell physiology: from the single cell to the whole population – Application to food microbiological processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le bactériophage MS2 : un substitut des norovirus humains à l’épreuve de procédés de écontamination thermique ou lumineux à ultra haute intensité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Belliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienney, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou-Hamd, N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Centre Wales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, angor University, Jul 2022, Wales, United Kingdom</w:t>
+              <w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290432v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bactériophage MS2 : un surrogate du norovirus humain à l’épreuve de procédés de décontamination thermique ou lumineux à ultra haute intensité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Belliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Estienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de l’humidité relative pour inactiver les bactéries pathogènes dans les industries agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Lutter contre les flores pathogènes et d’altération »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of drying on Foodborne pathogens Salmonella enterica and Cronobacter Sakazakii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Relative air humidity fluctuations: a promising means to control food factory pathogen dissemination on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFP’S Euopean Symposium on Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289783v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative air humidity fluctuations: a promising means to control food factory pathogen dissemination on surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The Impact of Drying on Foodborne Pathogens Salmonella enterica and Cronobacter sakazakii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">IAFP's 13th European Symposium on Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289823v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Drying on Foodborne Pathogens Salmonella enterica and Cronobacter sakazakii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact of drying on Foodborne pathogens Salmonella enterica and Cronobacter Sakazakii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAFP's 13th European Symposium on Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">AFP’S Euopean Symposium on Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533452v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and humidity – stress, life and death in microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institute of Biological, Environmental and Rural Sciences (IBERS),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aberystwyth, Oct 2016, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative air humidity fluctuations: a promising means to control food factory pathogen dissemination on surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Factory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of response to heat stress in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumont, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Specialized Symposium on Yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Perugia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décontamination microbienne des surfaces : évaluation du potentiel de l'humidité relative sur la destruction et la physiologie de L. monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EcoSec 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des effets de la cinétique d’un stress thermique sur la physiologie cellulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influence de l’humidité relative sur la survie de Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de Physique des Lasers, Atomes et Molécules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille 1, Jul 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">éminaire EcoSec 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290446v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Gas Pressure Survival/Reactivation of Soil Microorganisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">HACD1, a regulator of membrane composition and fluidity, promotes myoblast fusion and is essential for skeletal muscle growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ohno, Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gache, V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prola, A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on High Pressure Bioscience and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">XII èmes journées de la Société Française de Myologie et Colloque Myogenèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289794v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HACD1, a regulator of membrane composition and fluidity, promotes myoblast fusion and is essential for skeletal muscle growth</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Étude des effets de la cinétique d’un stress thermique sur la physiologie cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII èmes journées de la Société Française de Myologie et Colloque Myogenèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Laboratoire de Physique des Lasers, Atomes et Molécules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille 1, Jul 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289838v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’humidité relative sur la survie de Listeria monocytogenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">High Gas Pressure Survival/Reactivation of Soil Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmann, A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">éminaire EcoSec 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on High Pressure Bioscience and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289845v1</w:t>
+                <w:t xml:space="preserve">hal-05289794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High gas pressure survival/reactivation of soil microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on High Pressure Bioscience and Biotechnology (HPBB 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial state and technologies for food powders decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting of the Germbusters Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Frankfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General overview of food powder decontamination / Spiceclean project report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting of the Germbusters Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological state technologies for food powders decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Factory Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Frankfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie et/ou réactivation de microorganismes du sol sous hautes pressions gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "interactions des miccrooganismes avec leurs environnements : adaptation, circulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie et/ou réactivation de microorganismes du sol sous hautes pressions gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermotolerance induced by heating kinetics of Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’effet thermique induit par un Champ Électrique Pulsé appliqué chez la levure Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced heating of milk by pulsed electric fields is a key parameter in cell inactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Symposium on Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Hanoï, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10029,203 +10050,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension de l’effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Understanding the effect of environmental parameters on the survival and growth of Clostridium perfringens: Application to the development of decontamination processes in slaughterhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">Forum des jeunes chercheurs 30ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05602187v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of mercury resistance mechanisms in microbial isolates from a chlor-alkali wasteland for bioremediation purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akanksha Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10287,5132 +10304,5136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the effect of environmental parameters on the survival and growth of Clostridium perfringens: Application to the development of decontamination processes in slaughterhouses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Compréhension de l’effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des jeunes chercheurs 30ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">20e Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262869v1</w:t>
+                <w:t xml:space="preserve">anses-05602187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the parameters leading to sporulation and promoting resistance of Clostridium perfringens spores in slaughterhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bourelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Spores Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Listeria monocytogenes on surfaces by the mean of Relative Air Humidity (RAH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Listeria monocytogenes present on surfaces by managing the Relative Humidity of the air. International Congress on Engineering and Food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and material properties of a new hybrid silicate human norovirus-like particles for biomedical and agri-food uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Hamad, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Estienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Plénières du Groupement De Recherche Bioingénéierie des Interfaces (GDR CNRS 3751 B2I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a new hybrid material: silicate human norovirus-like particles for biomedical and agri-food uses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Hamad, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Estienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 th International Conference on Multifunctional, Hybrid and Nanomaterials.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de Listeria monocytogenes sur des surfaces par le contrôle de l’Humidité Relative de l’Air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Firmesse, O</w:t>
+                <w:t xml:space="preserve">Directed evolution of oenococcus oeni to improve acid-tolerance reveals fixed beneficial mutations in the citrate locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">27th International ICFMH Conférence FoodMicro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290290v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed evolution of oenococcus oeni to improve acid-tolerance reveals fixed beneficial mutations in the citrate locus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herve Alexandre</w:t>
+                <w:t xml:space="preserve">Maîtrise de Listeria monocytogenes sur des surfaces par le contrôle de l’Humidité Relative de l’Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmesse, O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International ICFMH Conférence FoodMicro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece. </w:t>
+              <w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773876v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed evolution of Oenococcus oeni to improve acid-tolerance reveals fixed beneficial mutations in the citrate locus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Eicher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulon, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favier, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foodmicro 2022 – Next generation challenges in food microbiology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive evolution to improve acid tolerance in Oenococcus oeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tourti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th international synposium of oenology of Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of milk drying and decontamination on foodborne pathogen Salmonella enterica survival</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème édition du congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria (LAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290317v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by adaptative evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria. Egmond aan Zee,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290385v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by adaptative evolution.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact of milk drying and decontamination on foodborne pathogen Salmonella enterica survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria. Egmond aan Zee,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Netherlands, Netherlands</w:t>
+              <w:t xml:space="preserve">13ème édition du congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290030v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria (LAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">23ème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150712v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drying on foodborne pathogens Salmonella enterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème édition du congrès National de la Société Française de Microbiologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of milk drying and heat decontamination on foodborne pathogen Salmonella enterica survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HACD1 regulates mitochondrial network morphology and cristae structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandestienne, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prola,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chauvin, H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin, G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès MeetOchondrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Hossegor, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehydration involve a large part of foodborne pathogens death after drying. Number of abstract : 7681570</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Salmonella and Salmonellosis (ISSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival. Number of abstract : 70821533</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pujol L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Salmonella and Salmonellosis (ISSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Use of relative humidity fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Forum des Jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290394v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of relative humidity fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Forum des Jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290389v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitrise de l’humidité relative pour contrôler la viabilité de Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème édition du congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of yeast cells in micro-organized shells of natural polyelectrolytes during drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen, T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lherminier, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonseca, F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des conditions de séchage sur la survie de Salmonella enterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e édition du congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of the International Association of Food Protection. Cardiff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of relative fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of the International Association of Food Protection. Cardiff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of relative humidity fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Altered fatty acid metabolism in mdx mice. Effect of an L-carnitine supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Demarquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Micro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">12èmes journées de la Société Française de Myologie et Colloque Myogénèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290118v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered fatty acid metabolism in mdx mice. Effect of an L-carnitine supplementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Use of relative humidity fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F Le Borgne</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées de la Société Française de Myologie et Colloque Myogénèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Food Micro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290334v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Micro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la levure encapsulée et effet de l’encapsulation sur sa viabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lherminier, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transferts dans un réacteur miniaturisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Allonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olmos, E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du mélange dans un bioréacteur miniaturisé : confrontation des approches expérimentales et numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Allonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olmos, E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed Electric Field treatment of a fluid: chamber design and liquid flow significance on the microorganism destruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Molin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single cell behavior during Pulsed Electric Field Treatment: modeling and comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Molin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie / réactivation de microorganismes du sol sous hautes pressions gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmann, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Interactions des microorganismes avec leurs environnements : adaptation, circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane fatty acid composition of skeletal muscle cells from dystrophin-deficient (Duchenne) patients: effect on membrane fluidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Logerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Demarquoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress of Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell death induced by electric fields: a comprehensive model coupling physical and biological aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermal variations induced by electric fields treatments on microorganism destruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">How to destroy and preserve microorganisms at a high level of temperature by controlling heat kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International CIGR on Food Safety: Advances and trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290138v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to destroy and preserve microorganisms at a high level of temperature by controlling heat kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effect of thermal variations induced by electric fields treatments on microorganism destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International CIGR on Food Safety: Advances and trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290131v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l’effet thermique dans l’inactivation par champs électriques de Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boehm, J.B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive and active responses of Saccharomyces cerevisiae to thermal stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des réponses passives et actives de la levure suite à l’application de stress thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des réponses passives et actives de Saccharomyces cerevisiae suite à l’application de stress thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Saint Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15422,688 +15443,688 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du risque de transmission du complexe Mycobacterium tuberculosis à l'humain via la consommation de produits laitiers crus issus d’un élevage caprin infecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Daube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Henaff-Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2024-SA-0067, Anses. 2024, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04854468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à la définition des souches pathogènes d’Escherichia coli productrices de shigatoxines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Boni</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">anses-04171498v1</w:t>
+                <w:t xml:space="preserve">anses-04350896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la définition des souches pathogènes d’Escherichia coli productrices de shigatoxines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0095, Anses. 2023, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04350896v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04171498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04171242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques liés à la consommation de nitrates et nitrites</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avis de l'Anses relatif aux modalités de maîtrise du risque lié à la présence de dangers microbiologiques dans les fromages et autres produits laitiers fabriqués à partir de lait cru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0033, Anses. 2022, 126 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">anses-04027039v1</w:t>
+                <w:t xml:space="preserve">anses-03889040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits et sous-produits animaux dans la filière avicole, lors de suspicion et de confirmation des cas de botulisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16162,767 +16183,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03922620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif aux modalités de maîtrise du risque lié à la présence de dangers microbiologiques dans les fromages et autres produits laitiers fabriqués à partir de lait cru</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Évaluation des risques liés à la consommation de nitrates et nitrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2019-SA-0033, Anses. 2022, 126 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2020-SA-0106, Anses. 2022, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03889040v1</w:t>
+                <w:t xml:space="preserve">anses-04027039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des critères pris en compte dans l’analyse de risque pour la programmation des contrôles officiels sous la responsabilité de la Direction générale de l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Atgié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0158, Anses. 2022, 155 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03922759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative des avis de l’Anses et de l’EFSA relatifs aux demandes d’autorisation de mise sur le marché de plantes génétiquement modifiées au titre du règlement (CE) n° 1829/2003 - Identification, description et analyse des sources d’écart entre les avis formulés par l’Anses au cours du processus décisionnel européen et les avis adoptés par l’EFSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2020-SA-0063, Anses. 2022, 84 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04021935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif à la représentativité de l’échantillonnage pour la recherche d’histamine dans les poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2021-SA-0021, Anses. 2022, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04026020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits dans la filière bovine, lors de suspicion et de confirmation de cas de botulisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0112, Anses. 2021, 112 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03792909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Plâtrière, Tranche 2, Lazer (05)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie-Aude Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunilda Bregu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Provence-Alpes-Côte d'Azur. 2018, pp.Volume 1 (364), Volume 2 (265), Volume 3 (424)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId401"/>
+      <w:footerReference w:type="default" r:id="rId402"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16990,51 +17011,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4F57453"/>
+    <w:nsid w:val="DC430E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17221,51 +17242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2316-234X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124704298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-3482-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Urbain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119136" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Mei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105111" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04706359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Hill" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Davey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12091838" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nausad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Dulta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Dviwedi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2024.04.024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115185" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Abou-Hamad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daval-Frerot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113545" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Julliat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Tourti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabanel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Blondelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Vandestienne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6322" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01887" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02544120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpcy.72" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000084" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez-Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00475" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912331v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Debbabi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bezine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Meddeb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.04.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPHQ951L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558465v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecoq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zoz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012617" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.171" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chemlal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.06.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLJL2BCG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00257b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01893" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bergamaschi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dacarro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600749" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSFKGT2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160844" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466198v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148418" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615000665" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Young" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12866" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.12.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290612v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2015.06.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L731ZNSR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114543v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013671" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290631v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Ohno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Storck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjv049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290963v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.146" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9312-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Logerot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049346" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789685v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0597-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0QF9WF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291044v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Riedinger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Kahn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2007.12.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB48Q1SN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291056v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1519-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76SDM0L9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291104v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boehm" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.06.036" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T4S70BL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291112v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0620158" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W9Q6KVN7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295180v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20600" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B91843BD4B297FED6BBCD436E7440B0B71D022FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04833227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gp Denis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289771v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262840v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262822v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289775v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamad, N" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon, M" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290429v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289805v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290432v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289819v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin, P" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289783v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289823v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533452v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290440v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289787v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, J" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young, M" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289832v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290446v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289794v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmann, A" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289838v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohno, Y." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gache, V" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prola, A" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289845v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289798v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289797v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290453v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481121v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746507v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289858v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289800v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602187v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05351465v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Mishra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Franco" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gil-Guerrero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262869v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290293v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290015v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773876v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coulon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290019v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon, J" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier, M" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150729v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tourti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290317v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290385v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290030v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150712v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290310v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290308v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290305v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandestienne, A" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prola," TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvin, H" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin, G" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290035v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pujol" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290042v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujol L" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290394v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290389v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290323v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290067v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen, T." TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lherminier, J" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonseca, F" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290330v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290081v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290087v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290118v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290334v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290125v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290400v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Nguyen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290406v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmos, E" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290359v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290350v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Molin," TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290345v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290416v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290143v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290365v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290138v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290131v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290372v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boehm, J.B" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290147v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290422v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290367v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922620v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922759v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04021935v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026020v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792909v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512829v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilda Bregu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2316-234X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124704298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=C0YiGU0AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-3482-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Mei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Urbain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magallon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105111" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04706359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Hill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Davey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12091838" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nausad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Kumar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sharma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Dulta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Dviwedi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2024.04.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115185" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Abou-Hamad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daval-Frerot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113545" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Julliat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Tourti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabanel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104048" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Blondelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Vandestienne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6322" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939385v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01887" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02544120v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpcy.72" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000084" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907589v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez-Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00475" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012617" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.171" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558465v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecoq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zoz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912331v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Debbabi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bezine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Meddeb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.04.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPHQ951L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509615v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chemlal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.06.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLJL2BCG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00257b" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618841v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01893" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509875v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531646v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160844" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bergamaschi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dacarro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600749" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSFKGT2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466198v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148418" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164294v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615000665" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290604v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Young" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12866" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267213v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonneau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.12.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290612v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2015.06.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L731ZNSR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114543v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013671" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290631v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Ohno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Storck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjv049" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290963v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.146" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290639v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9312-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Logerot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049346" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789685v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0597-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0QF9WF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291044v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Riedinger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Kahn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2007.12.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB48Q1SN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291056v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1519-x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76SDM0L9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291104v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boehm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.06.036" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T4S70BL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291112v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0620158" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W9Q6KVN7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295180v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20600" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B91843BD4B297FED6BBCD436E7440B0B71D022FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04833227v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gp Denis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289771v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262840v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262822v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289775v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamad, N" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon, M" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290429v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289805v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290432v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289819v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin, P" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289823v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533452v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289783v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290440v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289787v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, J" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young, M" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289832v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289845v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289838v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohno, Y." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gache, V" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prola, A" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290446v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289794v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmann, A" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481090v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289798v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289797v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290453v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481121v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746507v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289850v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289858v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289800v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262869v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05351465v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Mishra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Franco" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gil-Guerrero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602187v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290293v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290015v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773876v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coulon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290019v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon, J" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier, M" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150729v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tourti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150712v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290030v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290317v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290385v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290310v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290308v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290305v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandestienne, A" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prola," TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvin, H" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin, G" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290035v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pujol" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290042v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujol L" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290389v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290394v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290323v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290067v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen, T." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lherminier, J" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonseca, F" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290330v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290081v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290087v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290334v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290118v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290125v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290400v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Nguyen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290406v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmos, E" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290359v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290350v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Molin," TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290345v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290416v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290143v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290365v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290131v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290138v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290372v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boehm, J.B" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290147v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290422v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290367v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922620v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922759v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04021935v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026020v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792909v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512829v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilda Bregu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>