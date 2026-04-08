--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -148,109 +148,109 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard sur les stratégies numériques utilisées par les associations « pro Bien-être animal » pour mobiliser. Le cas du cheval à Questembert et des cétacés du Marineland d’Antibes</w:t>
+                <w:t xml:space="preserve">Travailler avec les animaux : comment l’interprétation du bien-être animal produit du conflit social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ludovia #22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ludovia, Aug 2025, Ax-les-Thermes, Ariège, France</w:t>
+              <w:t xml:space="preserve">JE "Exploitation animale : la peine capitale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le CREAMA, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269300v1</w:t>
+                <w:t xml:space="preserve">hal-05381868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler en Maisons Sport-Santé (MSS): entre logiques d'accompagnement de l'usager et cadrage de l'action publique de santé</w:t>
               </w:r>
@@ -325,109 +325,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler avec les animaux : comment l’interprétation du bien-être animal produit du conflit social</w:t>
+                <w:t xml:space="preserve">Regard sur les stratégies numériques utilisées par les associations « pro Bien-être animal » pour mobiliser. Le cas du cheval à Questembert et des cétacés du Marineland d’Antibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE "Exploitation animale : la peine capitale ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le CREAMA, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Ludovia #22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludovia, Aug 2025, Ax-les-Thermes, Ariège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381868v1</w:t>
+                <w:t xml:space="preserve">hal-05269300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispense familiale et certificat médical. Comment l'autonomisation des individus produit de l'esquive en EPS ?</w:t>
               </w:r>
@@ -1837,200 +1837,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préambule. Les coutures humaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'expérience de la séropositivités au VIH à l'ère de la maladie chronique : une étude longitudinale auprès d'hommes homosexuels récemment diagnostiqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.6371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133295v1</w:t>
+                <w:t xml:space="preserve">hal-04482812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience de la séropositivités au VIH à l'ère de la maladie chronique : une étude longitudinale auprès d'hommes homosexuels récemment diagnostiqués</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préambule. Les coutures humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les coutures humaines</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sociologies.6371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04482812v1</w:t>
+                <w:t xml:space="preserve">hal-04133295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arts martiaux étrangers/étranges en France…</w:t>
               </w:r>
@@ -2567,398 +2567,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Bushido au Code moral, une historiographie du judo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Calmet</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dargère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans Vocabulaire international de philosophie du sport, tome 2, Les nouvelles recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.455-458, 2015, 978-2-336-30981-1</w:t>
+              <w:t xml:space="preserve">Dargère Christophe &amp; Héas Stéphane (dir.), La chute des masques, de la construction à la révélation du stigmate, Grenoble, Presses Universitaires de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505016v1</w:t>
+                <w:t xml:space="preserve">hal-04725776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dargère</w:t>
+                <w:t xml:space="preserve">Du Bushido au Code moral, une historiographie du judo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dargère Christophe &amp; Héas Stéphane (dir.), La chute des masques, de la construction à la révélation du stigmate, Grenoble, Presses Universitaires de Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Dans Vocabulaire international de philosophie du sport, tome 2, Les nouvelles recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.455-458, 2015, 978-2-336-30981-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725776v1</w:t>
+                <w:t xml:space="preserve">hal-04505016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports et Peaux : des relations complexes. Prolégomènes d’une enquête</w:t>
+                <w:t xml:space="preserve">Les porteurs de stigmates, entre expériences intimes, contraintes institutionnelles et expressions collectives. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Bellay</w:t>
+                <w:t xml:space="preserve">Christophe Dargere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Héas; Christophe Dargère. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, genre et vulnérabilité au XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.535-548, 2014</w:t>
+              <w:t xml:space="preserve">Les porteurs de stigmates, entre expériences intimes, contraintes institutionnelles et expressions collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-16, 2014, Des Hauts et Débats, 978-2-343-02660-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505137v1</w:t>
+                <w:t xml:space="preserve">hal-04721061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les porteurs de stigmates, entre expériences intimes, contraintes institutionnelles et expressions collectives. Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dargere</w:t>
+                <w:t xml:space="preserve">Sports et Peaux : des relations complexes. Prolégomènes d’une enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les porteurs de stigmates, entre expériences intimes, contraintes institutionnelles et expressions collectives</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-16, 2014, Des Hauts et Débats, 978-2-343-02660-2</w:t>
+              <w:t xml:space="preserve">Sport, genre et vulnérabilité au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.535-548, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721061v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3559,51 +3559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7C819EC"/>
+    <w:nsid w:val="A317A7BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3790,51 +3790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-heashttp-wwwstephaneh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269300v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R&#233;gnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tardivel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05025021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505185v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ramon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002357v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6371" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Braunstein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Leroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darg&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/vivre-la-reclusion/15514" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505016v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bellay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dargere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-porteurs-de-stigmates/32523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540172v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Poupard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-heashttp-wwwstephaneh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381868v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R&#233;gnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tardivel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05025021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505185v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ramon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002357v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6371" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Braunstein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Leroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darg&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/vivre-la-reclusion/15514" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dargere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-porteurs-de-stigmates/32523" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bellay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540172v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Poupard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>