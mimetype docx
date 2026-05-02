--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -148,247 +148,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler avec les animaux : comment l’interprétation du bien-être animal produit du conflit social</w:t>
+                <w:t xml:space="preserve">Travailler en Maisons Sport-Santé (MSS): entre logiques d'accompagnement de l'usager et cadrage de l'action publique de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Régnier</w:t>
+                <w:t xml:space="preserve">Solenn Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE "Exploitation animale : la peine capitale ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le CREAMA, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3SLF - Université de Reims Champagne-Ardenne, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381868v1</w:t>
+                <w:t xml:space="preserve">hal-05048822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler en Maisons Sport-Santé (MSS): entre logiques d'accompagnement de l'usager et cadrage de l'action publique de santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travailler avec les animaux : comment l’interprétation du bien-être animal produit du conflit social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cazal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Patrice Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3SLF - Université de Reims Champagne-Ardenne, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">JE "Exploitation animale : la peine capitale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le CREAMA, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048822v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard sur les stratégies numériques utilisées par les associations « pro Bien-être animal » pour mobiliser. Le cas du cheval à Questembert et des cétacés du Marineland d’Antibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludovia #22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ludovia, Aug 2025, Ax-les-Thermes, Ariège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -413,64 +413,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispense familiale et certificat médical. Comment l'autonomisation des individus produit de l'esquive en EPS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bouger plus : une affaire personnelle?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VIPS2 (UR4636), université Rennes 2, Nov 2024, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -495,77 +495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maisons sport santé comme dispositifs d'accompagnement vers des personnes âgées vers l'AP: de l'identification au soutien des capabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour que vieillir soit une chance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR STAPS Dijon, Apr 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -590,64 +590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être animal dans les milieux équestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être animal : de la théorie à la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agrocampus Ouest, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -672,77 +672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'équitation: pratique guerrière, sport, art, les répercussions d'une évolution historique sur les représentations contemporaines des pratiques de combat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Réflexions et de Recherches sur les Sports de Combat et les Arts Martiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulon-La Garde, Apr 2014, Toulon-La Garde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -767,64 +767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’équitation, un art guerrier devenu sport : des valeurs martiales dans le loisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -862,64 +862,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'équitation, un art corporel historique dans un monde contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus de Saint Martin d'hères, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -944,64 +944,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ascendance guerrière de l'équitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1097,51 +1097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Garcia-Arjona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1166,64 +1166,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’émotion et la haine séparent partisans de l’équitation et ceux du bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUSCA </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1248,64 +1248,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1330,51 +1330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidences d’une dermatologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Le surplus par la perte. Représentations et physicalité de l’excédent de peau non intentionnel, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1403,51 +1403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Pin‑up à l’atelier. Ethnographie d’un rapport de genre (compte-rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Tatouage éthique et inclusif : la peau comme marqueuse politique, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1485,51 +1485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : (en)jeux corporels et sociotechniques du masque barrière à usage sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1567,51 +1567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peau, une œuvre d’art en soi(e) (compte-rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Peaux artificielles. La technologie aura‑t‑elle la peau de l’être humain ?, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1636,51 +1636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poil et Pouvoir. L’autorité au fil du rasoir. (compte-rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La littérature dans la peau : tatouages et imaginaires., 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1705,51 +1705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Peau : Totem et tabou. / L’écorchement 1. Limite et transgression. / L’écorchement 2. Guerre et peau. (compte-rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Textes à vif. Tatouages, transferts, performances., 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1774,51 +1774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanc de plomb. Story of a legal poison (compte-rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, (Peau)lluant. Les toxiques à notre contact</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1869,51 +1869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1947,51 +1947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préambule. Les coutures humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les coutures humaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2016,51 +2016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arts martiaux étrangers/étranges en France…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Braunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2068,51 +2068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">한국체육교육학회지 (Journal de la Société coréenne d'éducation physique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12 (2), pp.101-113</w:t>
@@ -2173,77 +2173,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures fondamentales des sociétés humaines ou structures fondamentales des sociétés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuenn Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2293,64 +2293,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage du Smartphone lors d’un terrain équestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ. Captures, traitements des données et situations d’enquête</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Effigi, pp.35-52, 2025, 9788855249447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2401,51 +2401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dargère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Vienne; Christophe Dargère; Stéphane Héas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’enfermement : anciens et nouveaux visages de l’institution totale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble., 2022, Handicap, vieillissement, société, 9782706151859</w:t>
@@ -2487,51 +2487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre la réclusion. Expériences plurielles de l'enfermement. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dargère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Dargère; Stéphane Héas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre la réclusion. Expériences plurielles de l’enfermement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2586,51 +2586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dargère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dargère Christophe &amp; Héas Stéphane (dir.), La chute des masques, de la construction à la révélation du stigmate, Grenoble, Presses Universitaires de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2655,77 +2655,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Bushido au Code moral, une historiographie du judo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans Vocabulaire international de philosophie du sport, tome 2, Les nouvelles recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.455-458, 2015, 978-2-336-30981-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2763,51 +2763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les porteurs de stigmates, entre expériences intimes, contraintes institutionnelles et expressions collectives. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dargere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Héas; Christophe Dargère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les porteurs de stigmates, entre expériences intimes, contraintes institutionnelles et expressions collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2862,64 +2862,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports et Peaux : des relations complexes. Prolégomènes d’une enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Bellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, genre et vulnérabilité au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.535-548, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2989,51 +2989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions &amp; discriminations. Ce que font les discriminations aux émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3090,64 +3090,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d’esquives des cours d’EPS par les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Nutrition Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nantes (H Arena), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3172,64 +3172,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horse-riding techniques as an interspecies communication tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3254,64 +3254,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ascendance guerrière de l'équitation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3407,51 +3407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3559,51 +3559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A317A7BE"/>
+    <w:nsid w:val="E49AA002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3790,51 +3790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-heashttp-wwwstephaneh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381868v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R&#233;gnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tardivel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05025021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505185v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ramon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002357v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6371" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Braunstein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Leroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darg&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/vivre-la-reclusion/15514" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dargere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-porteurs-de-stigmates/32523" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bellay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540172v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Poupard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-heashttp-wwwstephaneh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048822v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tardivel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R&#233;gnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05025021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505185v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ramon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002357v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6371" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Braunstein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Leroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darg&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/vivre-la-reclusion/15514" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dargere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-porteurs-de-stigmates/32523" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bellay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540172v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Poupard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>