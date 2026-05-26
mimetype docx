--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -3559,51 +3559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E49AA002"/>
+    <w:nsid w:val="931F8EE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>