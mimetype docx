--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -525,2166 +525,2166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECITAL - Réponses aux Evolutions Climatiques par l’Innovation et les Techniques Alternatives dans les Lavanderaies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Y A-T-IL DES PLANTES QUI CRIENT COMME LA MANDRAGORE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Lamacque</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gélot Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences et vie junior,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 388, pp.41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776256v1</w:t>
+                <w:t xml:space="preserve">hal-03544089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Into the range: a latitudinal gradient or a center-margins differentiation of ecological strategies in Arabidopsis thaliana ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Estarague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bastias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129 (3), pp.343-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcab149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic failure and tree mortality: from correlation to causation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RECITAL - Réponses aux Evolutions Climatiques par l’Innovation et les Techniques Alternatives dans les Lavanderaies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Lamacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Battail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.10.003⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.297-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544196v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of acoustic events in lavender for measuring xylem vulnerability to embolism and cellular damage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Améglio</w:t>
+                <w:t xml:space="preserve">Hydraulic failure and tree mortality: from correlation to causation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Mantova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac061⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (4), pp.335-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671026v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faune et la flore d'Auvergne peinent à résister aux sécheresses à répétition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Bortol</w:t>
+                <w:t xml:space="preserve">Detection of acoustic events in lavender for measuring xylem vulnerability to embolism and cellular damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Lamacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal La Montagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775361v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y A-T-IL DES PLANTES QUI CRIENT COMME LA MANDRAGORE?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La faune et la flore d'Auvergne peinent à résister aux sécheresses à répétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Maviert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bortol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gélot Hélène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et vie junior,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 388, pp.41</w:t>
+              <w:t xml:space="preserve">Journal La Montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03544089v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Rootstock Genotype and Ploidy Level on Common Clementine (Citrus clementina Hort. ex Tan) Tolerance to Nutrient Deficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delayed effect of drought on the xylem vulnerability to embolism in Fagus sylvatica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Oustric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+                <w:t xml:space="preserve">Olivia Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Morillon</w:t>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Giannettini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.634237⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (4), pp.622-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfr-2020-0256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206759v1</w:t>
+                <w:t xml:space="preserve">hal-03067545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déménager les forêts pour les sauver.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gélot Hélène</w:t>
+                <w:t xml:space="preserve">Influence of Rootstock Genotype and Ploidy Level on Common Clementine (Citrus clementina Hort. ex Tan) Tolerance to Nutrient Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giannettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Vie Junior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.634237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03162391v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved response of triploid citrus varieties to water deficit is related to anatomical and cytological properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Froelicher</w:t>
+                <w:t xml:space="preserve">Déménager les forêts pour les sauver.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gélot Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences et Vie Junior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378, pp.20-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03183940v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetraploid Citrumelo 4475 rootstocks improve diploid common clementine tolerance to long-term nutrient deficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Improved response of triploid citrus varieties to water deficit is related to anatomical and cytological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Lourkisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Froelicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88383-5⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.762-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2021.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218926v1</w:t>
+                <w:t xml:space="preserve">hal-03183940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of the xylem vulnerability to embolism in Populus tremula x alba relies on pit quantity properties rather than on pit structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Cartailler</w:t>
+                <w:t xml:space="preserve">Tetraploid Citrumelo 4475 rootstocks improve diploid common clementine tolerance to long-term nutrient deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpab018⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88383-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141908v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triploidy in Citrus Genotypes Improves Leaf Gas Exchange and Antioxidant Recovery From Water Deficit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasticity of the xylem vulnerability to embolism in Populus tremula x alba relies on pit quantity properties rather than on pit structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radia Lourkisti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Giannettini</w:t>
+                <w:t xml:space="preserve">Liliane Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.615335⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (8), pp.1384-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpab018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154703v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quête d'une super-lavande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triploidy in Citrus Genotypes Improves Leaf Gas Exchange and Antioxidant Recovery From Water Deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Lourkisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Froelicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giannettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.615335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.615335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03319083v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation of hydraulic and morphological traits to water deficit delays hydraulic failure during simulated drought in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Eduardo Menezes-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41, pp.2008-2021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpab086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed effect of drought on the xylem vulnerability to embolism in Fagus sylvatica.</w:t>
+                <w:t xml:space="preserve">La quête d'une super-lavande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences et Avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 893/894 (Juillet/Août 2021), pp.78-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03067545v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Propagation Method and Ploidy Level of Various Rootstocks on the Response of the Common Clementine (Citrus clementina Hort. ex Tan) to a Mild Water Deficit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Triploid Citrus Genotypes Have a Better Tolerance to Natural Chilling Conditions of Photosynthetic Capacities and Specific Leaf Volatile Organic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Lourkisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Froelicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Paolacci</w:t>
+                <w:t xml:space="preserve">Félix Tomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (8), pp.321. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture10080321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969375v1</w:t>
+                <w:t xml:space="preserve">hal-02798453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triploid Citrus Genotypes Have a Better Tolerance to Natural Chilling Conditions of Photosynthetic Capacities and Specific Leaf Volatile Organic Compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Effect of Propagation Method and Ploidy Level of Various Rootstocks on the Response of the Common Clementine (Citrus clementina Hort. ex Tan) to a Mild Water Deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Lourkisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Tomi</w:t>
+                <w:t xml:space="preserve">Gilles Paolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, 16 p. </w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriculture10080321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798453v1</w:t>
+                <w:t xml:space="preserve">hal-02969375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought-Induced Mortality: Branch Diameter Variation Reveals a Point of No Recovery in Lavender Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda dos Santos Farnese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2830,64 +2830,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient Deficiency Tolerance in Citrus Is Dependent on Genotype or Ploidy Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2964,77 +2964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetraploid citrus seedlings subjected to long-term nutrient deficiency are less affected at the ultrastructural, physiological and biochemical levels than diploid ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3232,64 +3232,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosam Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 163 (4), 31 p. </w:t>
@@ -3340,51 +3340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is There Variability for Xylem Vulnerability to Cavitation in Walnut Tree Cultivars and Species (Juglans spp.)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanploy Jinagool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3461,64 +3461,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic hybridization between diploid Poncirus and Citrus improves natural chilling and light stress tolerances compared with equivalent doubled-diploid genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3595,103 +3595,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetraploid Carrizo citrange rootstock (Citrus sinensis Osb.*Poncirus trifoliata L. Raf.) enhances natural chilling stress tolerance of common clementine (Citrus clementina Hort. ex Tan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Lourkisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 214, pp.108-115. </w:t>
@@ -3723,562 +3723,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolabelling of intervessel pits for polysaccharides and lignin helps in understanding their hydraulic properties in Populus tremula × alba</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+                <w:t xml:space="preserve">Clonal variability for vulnerability to cavitation and other drought-related traits in Hevea brasiliensis Müll. Arg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanploy Jinagool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Ratchanee Rattanawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+                <w:t xml:space="preserve">Krissada Sangsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Plant Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.e001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268876v1</w:t>
+                <w:t xml:space="preserve">hal-01155549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of Dwarf and irregular xylem Phenotypes Generates Low-Acetylated Biomass Lines in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunolabelling of intervessel pits for polysaccharides and lignin helps in understanding their hydraulic properties in Populus tremula × alba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bensussan</w:t>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lefebvre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gineau</w:t>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.00122⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (2), pp.187-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204187v1</w:t>
+                <w:t xml:space="preserve">hal-01268876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal variability for vulnerability to cavitation and other drought-related traits in Hevea brasiliensis Müll. Arg.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wanploy Jinagool</w:t>
+                <w:t xml:space="preserve">Suppression of Dwarf and irregular xylem Phenotypes Generates Low-Acetylated Biomass Lines in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bensussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloise Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratchanee Rattanawong</w:t>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krissada Sangsing</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gay</w:t>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Hydraulics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 168 (2), pp.452-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.00122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155549v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolase treatments help unravel the function of intervessel pits in xylem hydraulics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the mechanical behaviour of pit membranes in bordered pits with respect to cavitation resistance in angiosperms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
+                <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tordjeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12092⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 114 (n° 2), pp. 325-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964611v1</w:t>
+                <w:t xml:space="preserve">hal-01108421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with low light under high atmospheric dryness: shade acclimation in a Mediterranean conifer (Abies pinsapo Boiss.)</w:t>
               </w:r>
@@ -4392,1168 +4384,1176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the mechanical behaviour of pit membranes in bordered pits with respect to cavitation resistance in angiosperms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrolase treatments help unravel the function of intervessel pits in xylem hydraulics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150 (3), pp.388-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu109⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108421v1</w:t>
+                <w:t xml:space="preserve">hal-00964611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of photosynthesis and antioxidant performance of several Citrus and Fortunella species (Rutaceae) under natural chilling stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embolism resistance as a key mechanism to understand adaptive plant strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
+                <w:t xml:space="preserve">Frederic Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John S. Sperry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-012-0769-5⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.287-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2013.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771123v1</w:t>
+                <w:t xml:space="preserve">hal-01190327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative involvement of Thioredoxin h in early response to gravitropic stimulation of poplar stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 170 (7), pp.707-711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jplph.2012.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water stress-induced xylem hydraulic failure is a causal factor of tree mortality in beech and poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Douris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112 (7), pp.1431-1437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mct204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for measuring plant vulnerability to cavitation: a critical review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Comparison of photosynthesis and antioxidant performance of several Citrus and Fortunella species (Rutaceae) under natural chilling stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giannettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brendan B. Choat</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert193⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-012-0769-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964655v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative involvement of Thioredoxin h in early response to gravitropic stimulation of poplar stems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Methods for measuring plant vulnerability to cavitation: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan B. Choat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2012.12.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (15), pp.4779-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332165v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis thaliana as a model species for xylem hydraulics: does size matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (8), pp.2295-2305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/ert087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embolism resistance as a key mechanism to understand adaptive plant strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven Jansen</w:t>
+                <w:t xml:space="preserve">Putative involvement of Thioredoxin h in early response to gravitropic stimulation of poplar stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 170 (7), pp.707-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2012.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2013.02.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01190327v1</w:t>
+                <w:t xml:space="preserve">hal-01332165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and biochemical response to photooxidative stress of the fundamental citrus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5630,51 +5630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5732,359 +5732,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic tomatoes showing higher glutathione peroxydase antioxidant activity are more resistant to an abiotic stress but more susceptible to biotic stresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotypic variability and phenotypic plasticity of cavitation resistance in Fagus sylvatica L. across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël J. Drevet</w:t>
+                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ricardo R. Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 180 (3), pp.548-553. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (11), pp.1175-1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpr101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964125v1</w:t>
+                <w:t xml:space="preserve">hal-00964543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variability and phenotypic plasticity of cavitation resistance in Fagus sylvatica L. across Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transgenic tomatoes showing higher glutathione peroxydase antioxidant activity are more resistant to an abiotic stress but more susceptible to biotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+                <w:t xml:space="preserve">Joël J. Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 180 (3), pp.548-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpr101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964543v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does sample length influence the shape of xylem embolism vulnerability curves? A test with the Cavitron spinning technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Ennajeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6282,90 +6282,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into xylem vulnerability to cavitation in Fagus sylvatica L.: phenotypic and environmental sources of variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (11), pp.1448-1455. </w:t>
@@ -6416,77 +6416,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar vulnerability to xylem cavitation acclimates to drier soil conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6539,812 +6539,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium is a major determinant of xylem vulnerability to cavitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of sap ionic composition on xylem vulnerability to cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarni Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teemu Höltta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Mencuccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (1), pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erp298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136988v1</w:t>
+                <w:t xml:space="preserve">hal-01189438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of sap ionic composition on xylem vulnerability to cavitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium is a major determinant of xylem vulnerability to cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Mencuccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153 (4), pp.1932-1939</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erp298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189438v1</w:t>
+                <w:t xml:space="preserve">hal-01136988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flore et l'écologie des pelouses : étude de quelques exemples en Auvergne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of chilling on photosynthesis and antioxidant enzymes in Hevea brasiliensis Muell. Arg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Vandame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse M. Tort</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boonthida B. Kositsup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poonpipopre P. Kasemsap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digitalis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (4), pp.863-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-009-0328-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964856v1</w:t>
+                <w:t xml:space="preserve">hal-00964522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La macre nageante (Trapa natans L.) : une plante rare qui peut se révéler envahissante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteome analysis of apical abd basal regions of poplar stems under gravitropic stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim W. Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digitalis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 136 (2), pp.193-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2009.01230.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964645v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Mechanisms of Water-Stress-Induced Cavitation in Conifers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La flore et l'écologie des pelouses : étude de quelques exemples en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Mencuccini</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse M. Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digitalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.14-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189369v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chilling on photosynthesis and antioxidant enzymes in Hevea brasiliensis Muell. Arg</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La macre nageante (Trapa natans L.) : une plante rare qui peut se révéler envahissante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digitalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964522v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome analysis of apical abd basal regions of poplar stems under gravitropic stimulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">New Insights into the Mechanisms of Water-Stress-Induced Cavitation in Conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teemu Holtta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Mencuccini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2009.01230.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (2), pp.949-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.138305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964619v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adaptations des hydrophytes aux milieux aquatiques.</w:t>
               </w:r>
@@ -7393,265 +7393,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative role of aquaporins in variable hydraulic conductance of leaves in response to light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Seleno-independent glutathione peroxidases - More than simple antioxidant scavengers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.106.090092⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 274 (9), pp.2163-2180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.05774.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189217v1</w:t>
+                <w:t xml:space="preserve">hal-01189233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seleno-independent glutathione peroxidases - More than simple antioxidant scavengers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Putative role of aquaporins in variable hydraulic conductance of leaves in response to light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 274 (9), pp.2163-2180. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 143 (1), pp.122-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.05774.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.090092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189233v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide transcriptome profiling of the early cadmium response of Arabidopsis roots and shoots.</w:t>
               </w:r>
@@ -8080,51 +8080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8496,64 +8496,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8693,103 +8693,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of acoustic events in Lavender for measuring the xylem vulnerability to embolism and cellular damages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -8811,103 +8811,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetraploid Citrumelo 4475 (Citrus paradisi L. Macf. × Poncirus trifoliata L. Raf.) Rootstocks Improve Common Clementine Tolerance to Long-term Nutrient Deficiency (Citrus clementina Hort. ex Tan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9103,64 +9103,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of drought speed and intensity on key physiological traits leading to leaf cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Blavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9293,64 +9293,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological mechanisms of drought-induced leaf cell death: the role of stress speed and intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9638,64 +9638,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous d'Herbalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITEIPMAI, Nov 2022, Chemillé-en-Anjou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9733,51 +9733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous stem diameter variations as an innovative phenotyping tools for tree functioning under stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baffoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9845,77 +9845,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical determinants of plasticity of xylem resistance to cavitation in Populus tremula x alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9996,64 +9996,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous d' herbalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique Interprofessionnel des Plantes à Parfum Médicinales et Aromatiques (ITEIPMAI). FRA., Jan 2018, Chemillé-en-Anjou, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10072,286 +10072,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture hydraulique et mécanismes de résistance à la sécheresse des arbres</w:t>
+                <w:t xml:space="preserve">Dynamique de recolonisation d'une carrière de scories.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Ennajeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire GEA « l’arbre face à la sécheresse »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Apr 2015, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">3ème rencontres végétales du Massif Central</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire Bonatique National du Massif Central. FRA., May 2015, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743640v1</w:t>
+                <w:t xml:space="preserve">hal-02799855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de recolonisation d'une carrière de scories.</w:t>
+                <w:t xml:space="preserve">Architecture hydraulique et mécanismes de résistance à la sécheresse des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème rencontres végétales du Massif Central</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire Bonatique National du Massif Central. FRA., May 2015, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">séminaire GEA « l’arbre face à la sécheresse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Apr 2015, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799855v1</w:t>
+                <w:t xml:space="preserve">hal-02743640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de recolonisation d’une carrière de pouzzolane : étude du fonctionnement hydrique du pin sylvestre (Pinus sylvestris L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Ennajeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10432,103 +10432,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of the mechanical behaviour of pit estimates pit quality involvement in interspecific variability in vulnerability to cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Naples, Italy</w:t>
@@ -10557,64 +10557,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylem hydraulics and mechanics : where are the tradeoffs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10622,465 +10622,465 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964575v1</w:t>
+                <w:t xml:space="preserve">hal-00964865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to gravitropic stimulation of poplar stems. Proteome analysis of apical and basal regions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Azri</w:t>
+                <w:t xml:space="preserve">Xylem hydraulics and mechanics : where are the tradeoffs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. pp.85</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269083v1</w:t>
+                <w:t xml:space="preserve">hal-00964575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la résistance à la sécheresse des populations de hêtres ([i]Fagus sylvatica[/i] L.) du Massif central</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
+                <w:t xml:space="preserve">Response to gravitropic stimulation of poplar stems. Proteome analysis of apical and basal regions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres végétales du Massif central</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Le Puy-en-Velay, France. pp.47-50</w:t>
+              <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964557v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylem hydraulics and mechanics : where are the tradeoffs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Etude de la résistance à la sécheresse des populations de hêtres ([i]Fagus sylvatica[/i] L.) du Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">1. Rencontres végétales du Massif central</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Le Puy-en-Velay, France. pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964865v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la résilience à la sécheresse chez le hêtre (Fagus sylvatica L.): plasticité phénotypique et variabilité génétique de la vulnérabilité à la cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo R. Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusan D. Gomory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11122,103 +11122,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying without dying: do potted saplings of Fagus sylvatica design more resistant branches in response to gradual soil drought?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCAE - 2010 "Adapting to climate change: agriculture and ecosystems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11243,51 +11243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of vulnerability to xylem cavitation in European beech provenances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11368,51 +11368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydraulique et adaptation des arbres aux stress hydriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11457,1568 +11457,1568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying without dying: do potted saplings of Fagus sylvatica design more resistant branches in response to gradual soit drought?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Plasticité de la croissance de la résistance à la cavitation et des caractères anatomiques du xylème en réponse à la sécheresse chez Populus deltoides x Populus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du programme de recherche ECOGER "Ecologie pour la gestion des écosystèmes et de leurs ressources"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Champenoux, France. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire du groupe "Xylème"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964768v1</w:t>
+                <w:t xml:space="preserve">hal-00964841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of chilling resistance for main commercial rubber clones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing J. Mai</w:t>
+                <w:t xml:space="preserve">Drying without dying: do potted saplings of Fagus sylvatica design more resistant branches in response to gradual soit drought?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia O. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRRDB International Natural Rubber Conference and Annual Meetings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Siem Reap, Cambodia. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution du programme de recherche ECOGER "Ecologie pour la gestion des écosystèmes et de leurs ressources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Champenoux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964799v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la résilience de jeunes plants de hêtre à la sécheresse édaphique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivia O. Charrier</w:t>
+                <w:t xml:space="preserve">Evaluation of chilling resistance for main commercial rubber clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du groupe "Xylème"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">IRRDB International Natural Rubber Conference and Annual Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Siem Reap, Cambodia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964767v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar vulnerability to xylem cavitation acclimates to dryer soil conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Etude de la résilience de jeunes plants de hêtre à la sécheresse édaphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia O. Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collque du Groupe Xylème-eau-croissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France. 20 diapos</w:t>
+              <w:t xml:space="preserve">Séminaire du groupe "Xylème"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964515v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité de la croissance de la résistance à la cavitation et des caractères anatomiques du xylème en réponse à la sécheresse chez Populus deltoides x Populus nigra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Poplar vulnerability to xylem cavitation acclimates to dryer soil conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du groupe "Xylème"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">Collque du Groupe Xylème-eau-croissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France. 20 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964841v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in xylem cavitation vulnerability within Fagus sylvatica tree species along altitudinal and geographic gradients in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Modulation des caractéristiques hydrauliques de trois espèces d'arbres en fonction du niveau de sécheresse édaphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Beauquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hokkaido, Japan. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire du groupe "Xylème"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964536v1</w:t>
+                <w:t xml:space="preserve">hal-00964842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis par des approches écophysiologiques et moléculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing J. Mai</w:t>
+                <w:t xml:space="preserve">Variability in xylem cavitation vulnerability within Fagus sylvatica tree species along altitudinal and geographic gradients in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hokkaido, Japan. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964801v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité phénotypique des caractéristiques hydrauliques du hêtre</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Ducrey</w:t>
+                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis par des approches écophysiologiques et moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Etude de l'arbre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montpellier, France. 22 p</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964679v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea Brasiliensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing J. Mai</w:t>
+                <w:t xml:space="preserve">Plasticité phénotypique des caractéristiques hydrauliques du hêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. rencontre du Groupe de Biologie Moléculaire des Ligneux (BML10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France. 1 p</w:t>
+              <w:t xml:space="preserve">Groupe d'Etude de l'arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964711v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation et résistance à la sécheresse des ligneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto A. Vilagrosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du groupe "Xylème"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Clermont-Ferrand, France. 26 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases moléculaires de la vulnérabilité à la cavitation du xylème</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea Brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe Xylème</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10. rencontre du Groupe de Biologie Moléculaire des Ligneux (BML10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964589v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chilling resistance in Hevea brasiliensis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bases moléculaires de la vulnérabilité à la cavitation du xylème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Tempere, Finland. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe Xylème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822728v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation des caractéristiques hydrauliques de trois espèces d'arbres en fonction du niveau de sécheresse édaphique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chilling resistance in Hevea brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Beauquin</w:t>
+                <w:t xml:space="preserve">Jing Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Desforges</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du groupe "Xylème"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">15. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tempere, Finland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964842v1</w:t>
+                <w:t xml:space="preserve">hal-02822728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits hydrauliques et résistance à la sécheresse des arbres</w:t>
               </w:r>
@@ -13086,51 +13086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité intra-spécifique des caractéristiques hydrauliques du hêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13207,90 +13207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the chilling tolerance in Hevea brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13332,51 +13332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude écophysiologique et moléculaire de la résistance au froid chez hévéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13384,51 +13384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur la biologie moléculaire de l'hévéa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13453,77 +13453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome analysis of poplar stem under gravitational stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13578,90 +13578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of graviperception in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13703,51 +13703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13755,51 +13755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Forum des Jeunes Chercheurs, SFBBM (Société Francaise de Biochimie et Biologie Moléculaire), Génomique Fonctionnelle et Métabolisme Cellulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13869,90 +13869,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’impact d’un couvert sur l’état hydrique de lavandins cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Couverts végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Montboucher-sur-Jabron, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13977,90 +13977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of the stem diameter as an indicator of plant mortality under extreme drought in lavender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14098,103 +14098,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of xylem vulnerability to cavitation and its structural determinants in Populus tremula x alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Orléans, France. Le stadium, pp.A0, 2018, Wood formation and tree adaptation to climate</w:t>
@@ -14357,90 +14357,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'embolie et la vulnérabilité des arbres à la sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Souchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14476,398 +14476,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could thioredoxin h be involved in early response to gravitropic stimulation of poplar stems?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Biophysical and molecular determinants of vulnerability to cavitation in young poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ben-Rejeb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Goue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190309v1</w:t>
+                <w:t xml:space="preserve">hal-01190307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical and molecular determinants of vulnerability to cavitation in young poplars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Genetic variability of drought tolerance in Hevea brasiliensis: the role of vulnerability to xylem cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratchanee Rattanawong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krissada Sangsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Goue</w:t>
+                <w:t xml:space="preserve">Napawan Lekawipat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanploy Jinagool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t>
+              <w:t xml:space="preserve">Les Journées de l'Ecoles Doctorales des Sciences de la vie, Santé, Agronomie, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Clermont-Ferrand, France. Universite Blaise Pascal, 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190307v1</w:t>
+                <w:t xml:space="preserve">hal-01190339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of drought tolerance in Hevea brasiliensis: the role of vulnerability to xylem cavitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krissada Sangsing</w:t>
+                <w:t xml:space="preserve">Could thioredoxin h be involved in early response to gravitropic stimulation of poplar stems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Napawan Lekawipat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wanploy Jinagool</w:t>
+                <w:t xml:space="preserve">I. Ben-Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées de l'Ecoles Doctorales des Sciences de la vie, Santé, Agronomie, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Clermont-Ferrand, France. Universite Blaise Pascal, 1 p., 2013</w:t>
+              <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190339v1</w:t>
+                <w:t xml:space="preserve">hal-01190309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14898,90 +14898,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture de lavande face aux contraintes environnementales et climatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parc naturel régional du Verdon face aux défis du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 4.2, </w:t>
@@ -15036,51 +15036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flore vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15157,51 +15157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands types de milieux en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15492,880 +15492,880 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">table ronde :&amp;quot;Médias, journalistes : sont-ils à la hauteur des enjeux écologiques ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rencontre Montagne §Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2025, https://webtv.uca.fr/video/78f0f6e0-0c93-4f71-b88f-7f91e49b33b0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094496v1</w:t>
+                <w:t xml:space="preserve">hal-05092826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour nos lecteurs, la place de Jaude à Clermont-Ferrand doit être végétalisée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clementine Lefaure</w:t>
+                <w:t xml:space="preserve">Face au dérèglement climatique, les arbres ont de la ressource… génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266502v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face au dérèglement climatique, les arbres ont de la ressource… génétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reportage de France 3 Auvergne : Quand la nature reprend ses droits dans le Sancy, un mois après un incendie ravageur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chuine</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Amanda Prime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JT 19/20 Ici Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://france3-regions.franceinfo.fr/auvergne-rhone-alpes/puy-de-dome/clermont-ferrand/photos-quand-la-nature-reprend-ses-droits-dans-le-sancy-un-mois-apres-un-incendie-ravageur-3153257.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176710v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reportage de France 3 Auvergne : Quand la nature reprend ses droits dans le Sancy, un mois après un incendie ravageur.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gandilhon</w:t>
+                <w:t xml:space="preserve">Pour nos lecteurs, la place de Jaude à Clermont-Ferrand doit être végétalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Lefaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://france3-regions.franceinfo.fr/auvergne-rhone-alpes/puy-de-dome/clermont-ferrand/photos-quand-la-nature-reprend-ses-droits-dans-le-sancy-un-mois-apres-un-incendie-ravageur-3153257.html</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092971v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PETONCLE : un laboratoire à ciel ouvert pour les arbres urbains à Clermont-Ferrand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Malagoli Philippe</w:t>
+                <w:t xml:space="preserve">table ronde :&amp;quot;Médias, journalistes : sont-ils à la hauteur des enjeux écologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2025, https://webtv.uca.fr/video/78f0f6e0-0c93-4f71-b88f-7f91e49b33b0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022807v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les arbres peuvent mourir de soif</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PETONCLE : un laboratoire à ciel ouvert pour les arbres urbains à Clermont-Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badel Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barroux Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrier Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malagoli Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425609v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le PIAF contribue à l’adaptation des arbres</w:t>
+                <w:t xml:space="preserve">Comment les arbres peuvent mourir de soif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Demarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425584v1</w:t>
+                <w:t xml:space="preserve">hal-05425609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reportage TV France 3 Auvergne : comment la biodiversité assure la résilience des écosystèmes.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment le PIAF contribue à l’adaptation des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://france3-regions.franceinfo.fr/auvergne-rhone-alpes/allier/le-terme-d-effondrement-de-la-biodiversite-n-est-pas-galvaude-comment-la-biodiversite-assure-la-resilience-des-ecosystemes-3162579.html</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093060v1</w:t>
+                <w:t xml:space="preserve">hal-05425584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre Montagne §Sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reportage TV France 3 Auvergne : comment la biodiversité assure la résilience des écosystèmes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JT régional Ici Auvergne 19/20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://france3-regions.franceinfo.fr/auvergne-rhone-alpes/allier/le-terme-d-effondrement-de-la-biodiversite-n-est-pas-galvaude-comment-la-biodiversite-assure-la-resilience-des-ecosystemes-3162579.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092826v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre face à la sécheresse</w:t>
               </w:r>
@@ -16407,194 +16407,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature s'expose au château d'Aulteribe</w:t>
+                <w:t xml:space="preserve">La vie des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261042v1</w:t>
+                <w:t xml:space="preserve">hal-04923081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie des arbres</w:t>
+                <w:t xml:space="preserve">La nature s'expose au château d'Aulteribe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923081v1</w:t>
+                <w:t xml:space="preserve">hal-04261042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortalité due à la sécheresse : point de « non retour » identifié chez la Lavande en suivant le diamètre de la branche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16683,64 +16683,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final du projet Recherches-Actions PETONCLE : Projet d'ÉTude d'un nOuvel améNagement à CLErmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16805,90 +16805,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SapIN : Comprendre les mécanismes de la formation des &amp;quot;poches d'eau&amp;quot; du bois et des dépérissements du Sapin pectiné pour mieux utiliser et pérenniser la ressource forestière en Région ARA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16904,271 +16904,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FINAL RESUME ON THE RESEARCH UNIT EGFV - Ecophysiology and Functional Genomics of Grapevine (Institut national de recherche pour l'agriculture, l'alimentation et l'environnement -INRAE Université de Bordeaux Bordeaux Sciences Agro -École nationale supérieure des sciences agronomiques).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">26e Session de la CIP - Activités liées à la culture et à l’utilisation des peupliers, des saules et d’autres arbres à croissance rapide (2016-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Pezzotti</w:t>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+                <w:t xml:space="preserve">Olivier Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bertsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+                <w:t xml:space="preserve">Alain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Munos</w:t>
+                <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">HCERES. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CIP2020-Rapport-France, Organisation des Nations Unies pour l’alimentation et l’agriculture (FAO). 2021, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220594v1</w:t>
+                <w:t xml:space="preserve">hal-03545811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">26e Session de la CIP - Activités liées à la culture et à l’utilisation des peupliers, des saules et d’autres arbres à croissance rapide (2016-2019)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FINAL RESUME ON THE RESEARCH UNIT EGFV - Ecophysiology and Functional Genomics of Grapevine (Institut national de recherche pour l'agriculture, l'alimentation et l'environnement -INRAE Université de Bordeaux Bordeaux Sciences Agro -École nationale supérieure des sciences agronomiques).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
+                <w:t xml:space="preserve">Mario Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Baubet</w:t>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berthelot</w:t>
+                <w:t xml:space="preserve">Christophe Bertsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Boutte</w:t>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CIP2020-Rapport-France, Organisation des Nations Unies pour l’alimentation et l’agriculture (FAO). 2021, 45 p</w:t>
+              <w:t xml:space="preserve">HCERES. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545811v1</w:t>
+                <w:t xml:space="preserve">hal-04220594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17300,51 +17300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17666,51 +17666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiky Andriantelomanana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19615" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;t&#232; S&#233;v&#233;rien Barigah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Menezes Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-023-02452-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Battail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Estarague" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544196v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.10.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Maviert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bortol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.634237" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.03.041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88383-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.615335" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rouat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes-Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab086" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03067545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2020-0256" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paolacci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10080321" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00330" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Aubri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00127" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187423v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.12.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanploy Jinagool" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI12350-17" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1682-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.04.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu232" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bensussan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloise Ducamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00122" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchanee Rattanawong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krissada Sangsing" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12092" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFD5610V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138372v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Sancho-Knapik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Peguero-Pina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Flexas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu095" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu109" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0769-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O. Charrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Douris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct204" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964655v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan B. Choat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert193" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964784v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert087" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190327v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Sperry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2013.02.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771130v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.09.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Mohammed H. M. Awad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.12.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQHWBZ2X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964543v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Wortemann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Alia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr101" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Ennajeh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02163.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964738v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing J. Mai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cavaloc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq075" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964584v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq079" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2010.01367.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B43VVZM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136988v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189438v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarni Hernandez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu H&#246;ltta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp298" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964856v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Tort" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964645v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189369v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Holtta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138305" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964522v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipopre P. Kasemsap" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0328-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W6DF45K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189528v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189217v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090092" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189233v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drevet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05774.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121097v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hugouvieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. M. Magniette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.04.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLX2L29X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190938v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehava Faltin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0JCB5PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190883v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branlard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amiour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Igrejas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaborit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539281v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016379v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dos Santos Farnese" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395854v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102354v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092801v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucheix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guieze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096720v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. H. Gonzalez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425379v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096782v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548496v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016261v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372508v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693169v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743640v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799855v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744336v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000654v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964575v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964557v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964865v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964694v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan D. Gomory" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964749v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964737v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R. Alia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D. Gomory" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964802v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah A. Kajji" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964768v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964799v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964767v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964515v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964841v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964536v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964801v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964679v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964711v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964732v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Vilagrosa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964589v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822728v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Mai" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaloc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964842v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Beauquin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Desforges" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189553v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189370v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189305v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189515v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189347v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189304v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189389v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775499v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306197v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834749v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734132v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Billon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hitmi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800402v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190307v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190339v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napawan Lekawipat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385756v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coste" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801960v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799921v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832659v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804174v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094496v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Ado" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Beaudoux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Demarty" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266502v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Lefaure" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176710v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reinert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092971v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandilhon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Prime" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425609v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425584v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093060v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Franco" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ledoux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Nicolas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092826v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923037v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261042v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923081v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684207v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874954v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380545v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220594v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539313v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800754v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594913v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiky Andriantelomanana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19615" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;t&#232; S&#233;v&#233;rien Barigah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Menezes Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-023-02452-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Estarague" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Battail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art23" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.10.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Maviert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bortol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03067545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2020-0256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.634237" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.03.041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88383-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.615335" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes-Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab086" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rouat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798453v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00330" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paolacci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10080321" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Aubri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00127" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187423v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.12.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanploy Jinagool" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI12350-17" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1682-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.04.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchanee Rattanawong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krissada Sangsing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu232" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204187v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bensussan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloise Ducamp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00122" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138372v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Sancho-Knapik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Peguero-Pina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Flexas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu095" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12092" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFD5610V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Sperry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2013.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964827v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O. Charrier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Douris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct204" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771123v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0769-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan B. Choat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert193" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert087" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771130v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.09.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Mohammed H. M. Awad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964543v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Wortemann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Alia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr101" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964125v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.12.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQHWBZ2X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Ennajeh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02163.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964738v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing J. Mai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cavaloc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq075" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964584v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq079" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2010.01367.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B43VVZM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189438v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarni Hernandez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu H&#246;ltta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp298" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964522v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipopre P. Kasemsap" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0328-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W6DF45K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Tort" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964645v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189369v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Holtta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138305" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189528v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189233v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drevet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05774.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189217v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090092" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121097v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hugouvieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. M. Magniette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.04.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLX2L29X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190938v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehava Faltin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0JCB5PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190883v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branlard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amiour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Igrejas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaborit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539281v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016379v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dos Santos Farnese" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395854v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102354v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092801v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucheix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guieze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096720v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. H. Gonzalez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425379v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096782v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548496v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016261v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372508v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693169v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799855v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743640v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744336v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000654v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964865v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964575v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964557v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964694v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan D. Gomory" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964749v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964737v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R. Alia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D. Gomory" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964802v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah A. Kajji" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964841v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964768v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964799v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964767v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964515v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964842v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Beauquin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Desforges" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964536v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964801v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964679v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964732v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Vilagrosa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964711v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964589v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822728v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Mai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaloc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189553v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189370v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189305v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189515v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189347v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189304v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189389v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775499v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306197v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834749v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734132v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Billon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hitmi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800402v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190307v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190339v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napawan Lekawipat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385756v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coste" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801960v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799921v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832659v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804174v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092826v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176710v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reinert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092971v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandilhon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Prime" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266502v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Lefaure" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094496v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Ado" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Beaudoux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Demarty" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425609v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425584v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093060v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Franco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ledoux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Nicolas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923037v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923081v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261042v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684207v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874954v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380545v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220594v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539313v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800754v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594913v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>