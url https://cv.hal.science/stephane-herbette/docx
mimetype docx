--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -611,295 +611,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Into the range: a latitudinal gradient or a center-margins differentiation of ecological strategies in Arabidopsis thaliana ?</w:t>
+                <w:t xml:space="preserve">RECITAL - Réponses aux Evolutions Climatiques par l’Innovation et les Techniques Alternatives dans les Lavanderaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Estarague</w:t>
+                <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vasseur</w:t>
+                <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Sartori</w:t>
+                <w:t xml:space="preserve">Thomas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bastias</w:t>
+                <w:t xml:space="preserve">Pierre Battail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cornet</w:t>
+                <w:t xml:space="preserve">Pauline Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (3), pp.343-356. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.297-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcab149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574480v1</w:t>
+                <w:t xml:space="preserve">hal-03776256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECITAL - Réponses aux Evolutions Climatiques par l’Innovation et les Techniques Alternatives dans les Lavanderaies</w:t>
+                <w:t xml:space="preserve">Into the range: a latitudinal gradient or a center-margins differentiation of ecological strategies in Arabidopsis thaliana ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Lamacque</w:t>
+                <w:t xml:space="preserve">Aurélien Estarague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lemaire</w:t>
+                <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Costes</w:t>
+                <w:t xml:space="preserve">Kevin Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Battail</w:t>
+                <w:t xml:space="preserve">Cristina Bastias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Garin</w:t>
+                <w:t xml:space="preserve">Denis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 85, pp.297-309. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (3), pp.343-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcab149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776256v1</w:t>
+                <w:t xml:space="preserve">hal-03574480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic failure and tree mortality: from correlation to causation</w:t>
               </w:r>
@@ -1002,51 +1002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of acoustic events in lavender for measuring xylem vulnerability to embolism and cellular damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,303 +1338,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Rootstock Genotype and Ploidy Level on Common Clementine (Citrus clementina Hort. ex Tan) Tolerance to Nutrient Deficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déménager les forêts pour les sauver.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gélot Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Oustric</w:t>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences et Vie Junior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378, pp.20-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206759v1</w:t>
+                <w:t xml:space="preserve">hal-03162391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déménager les forêts pour les sauver.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Influence of Rootstock Genotype and Ploidy Level on Common Clementine (Citrus clementina Hort. ex Tan) Tolerance to Nutrient Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giannettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Vie Junior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.634237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03162391v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved response of triploid citrus varieties to water deficit is related to anatomical and cytological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Lourkisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1711,103 +1711,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetraploid Citrumelo 4475 rootstocks improve diploid common clementine tolerance to long-term nutrient deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
@@ -1884,51 +1884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2031,51 +2031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.615335. </w:t>
@@ -2107,584 +2107,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation of hydraulic and morphological traits to water deficit delays hydraulic failure during simulated drought in poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La quête d'une super-lavande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lemaire</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences et Avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 893/894 (Juillet/Août 2021), pp.78-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391089v1</w:t>
+                <w:t xml:space="preserve">hal-03319083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quête d'une super-lavande</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acclimation of hydraulic and morphological traits to water deficit delays hydraulic failure during simulated drought in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Eduardo Menezes-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.2008-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpab086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03319083v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triploid Citrus Genotypes Have a Better Tolerance to Natural Chilling Conditions of Photosynthetic Capacities and Specific Leaf Volatile Organic Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Propagation Method and Ploidy Level of Various Rootstocks on the Response of the Common Clementine (Citrus clementina Hort. ex Tan) to a Mild Water Deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Lourkisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Tomi</w:t>
+                <w:t xml:space="preserve">Gilles Paolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, 16 p. </w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriculture10080321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798453v1</w:t>
+                <w:t xml:space="preserve">hal-02969375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Propagation Method and Ploidy Level of Various Rootstocks on the Response of the Common Clementine (Citrus clementina Hort. ex Tan) to a Mild Water Deficit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triploid Citrus Genotypes Have a Better Tolerance to Natural Chilling Conditions of Photosynthetic Capacities and Specific Leaf Volatile Organic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Lourkisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Froelicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Paolacci</w:t>
+                <w:t xml:space="preserve">Félix Tomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (8), pp.321. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture10080321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969375v1</w:t>
+                <w:t xml:space="preserve">hal-02798453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought-Induced Mortality: Branch Diameter Variation Reveals a Point of No Recovery in Lavender Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda dos Santos Farnese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2830,64 +2830,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient Deficiency Tolerance in Citrus Is Dependent on Genotype or Ploidy Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2964,77 +2964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetraploid citrus seedlings subjected to long-term nutrient deficiency are less affected at the ultrastructural, physiological and biochemical levels than diploid ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3187,338 +3187,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PtxtPME1 and homogalacturonans influence xylem hydraulic properties in Poplar</w:t>
+                <w:t xml:space="preserve">Is There Variability for Xylem Vulnerability to Cavitation in Walnut Tree Cultivars and Species (Juglans spp.)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Allario</w:t>
+                <w:t xml:space="preserve">Wanploy Jinagool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Tixier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Marine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12702⟩</w:t>
+              <w:t xml:space="preserve">HortScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (2), pp.132-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21273/HORTSCI12350-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728105v1</w:t>
+                <w:t xml:space="preserve">hal-03127233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There Variability for Xylem Vulnerability to Cavitation in Walnut Tree Cultivars and Species (Juglans spp.)?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PtxtPME1 and homogalacturonans influence xylem hydraulic properties in Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanploy Jinagool</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lia Lamacque</w:t>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delmas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Hosam Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HortScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53 (2), pp.132-137. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (4), 31 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21273/HORTSCI12350-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127233v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic hybridization between diploid Poncirus and Citrus improves natural chilling and light stress tolerances compared with equivalent doubled-diploid genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3595,64 +3595,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetraploid Carrizo citrange rootstock (Citrus sinensis Osb.*Poncirus trifoliata L. Raf.) enhances natural chilling stress tolerance of common clementine (Citrus clementina Hort. ex Tan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3729,51 +3729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonal variability for vulnerability to cavitation and other drought-related traits in Hevea brasiliensis Müll. Arg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanploy Jinagool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratchanee Rattanawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3848,325 +3848,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolabelling of intervessel pits for polysaccharides and lignin helps in understanding their hydraulic properties in Populus tremula × alba</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suppression of Dwarf and irregular xylem Phenotypes Generates Low-Acetylated Biomass Lines in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Matthieu Bensussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+                <w:t xml:space="preserve">Valérie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloise Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu232⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 168 (2), pp.452-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.00122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268876v1</w:t>
+                <w:t xml:space="preserve">hal-01204187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of Dwarf and irregular xylem Phenotypes Generates Low-Acetylated Biomass Lines in Arabidopsis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aloise Ducamp</w:t>
+                <w:t xml:space="preserve">Immunolabelling of intervessel pits for polysaccharides and lignin helps in understanding their hydraulic properties in Populus tremula × alba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gineau</w:t>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 168 (2), pp.452-463. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (2), pp.187-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.15.00122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204187v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the mechanical behaviour of pit membranes in bordered pits with respect to cavitation resistance in angiosperms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4250,346 +4250,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with low light under high atmospheric dryness: shade acclimation in a Mediterranean conifer (Abies pinsapo Boiss.)</w:t>
+                <w:t xml:space="preserve">Hydrolase treatments help unravel the function of intervessel pits in xylem hydraulics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingo Sancho-Knapik</w:t>
+                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Javier Peguero-Pina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaume Flexas</w:t>
+                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150 (3), pp.388-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpu095⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138372v1</w:t>
+                <w:t xml:space="preserve">hal-00964611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolase treatments help unravel the function of intervessel pits in xylem hydraulics</w:t>
+                <w:t xml:space="preserve">Coping with low light under high atmospheric dryness: shade acclimation in a Mediterranean conifer (Abies pinsapo Boiss.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
+                <w:t xml:space="preserve">Domingo Sancho-Knapik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+                <w:t xml:space="preserve">José Javier Peguero-Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Flexas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12092⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (12), pp.1321-1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpu095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964611v1</w:t>
+                <w:t xml:space="preserve">hal-01138372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embolism resistance as a key mechanism to understand adaptive plant strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4660,429 +4660,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative involvement of Thioredoxin h in early response to gravitropic stimulation of poplar stems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of photosynthesis and antioxidant performance of several Citrus and Fortunella species (Rutaceae) under natural chilling stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giannettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Azri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Olivier Pailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2012.12.017⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-012-0769-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190298v1</w:t>
+                <w:t xml:space="preserve">hal-00771123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water stress-induced xylem hydraulic failure is a causal factor of tree mortality in beech and poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Putative involvement of Thioredoxin h in early response to gravitropic stimulation of poplar stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mct204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 170 (7), pp.707-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2012.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964827v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of photosynthesis and antioxidant performance of several Citrus and Fortunella species (Rutaceae) under natural chilling stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Giannettini</w:t>
+                <w:t xml:space="preserve">Water stress-induced xylem hydraulic failure is a causal factor of tree mortality in beech and poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia O. Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Douris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pailly</w:t>
+                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (7), pp.1431-1437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-012-0769-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mct204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771123v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for measuring plant vulnerability to cavitation: a critical review</w:t>
               </w:r>
@@ -5196,826 +5196,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana as a model species for xylem hydraulics: does size matter?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven Jansen</w:t>
+                <w:t xml:space="preserve">Putative involvement of Thioredoxin h in early response to gravitropic stimulation of poplar stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 170 (7), pp.707-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2012.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964784v1</w:t>
+                <w:t xml:space="preserve">hal-01332165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative involvement of Thioredoxin h in early response to gravitropic stimulation of poplar stems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Arabidopsis thaliana as a model species for xylem hydraulics: does size matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2012.12.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (8), pp.2295-2305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332165v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and biochemical response to photooxidative stress of the fundamental citrus species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Giannettini</w:t>
+                <w:t xml:space="preserve">No trade-off between hydraulic and mechanical properties in several transgenic poplars modified for lignins metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2012.09.014⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771130v1</w:t>
+                <w:t xml:space="preserve">hal-00964722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No trade-off between hydraulic and mechanical properties in several transgenic poplars modified for lignins metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
+                <w:t xml:space="preserve">Physiological and biochemical response to photooxidative stress of the fundamental citrus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Pilate</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 77, pp.185-195. </w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 147, pp.126-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2012.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964722v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variability and phenotypic plasticity of cavitation resistance in Fagus sylvatica L. across Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transgenic tomatoes showing higher glutathione peroxydase antioxidant activity are more resistant to an abiotic stress but more susceptible to biotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
+                <w:t xml:space="preserve">Joël J. Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo R. Alia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31 (11), pp.1175-1182. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 180 (3), pp.548-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpr101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964543v1</w:t>
+                <w:t xml:space="preserve">hal-00964125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic tomatoes showing higher glutathione peroxydase antioxidant activity are more resistant to an abiotic stress but more susceptible to biotic stresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotypic variability and phenotypic plasticity of cavitation resistance in Fagus sylvatica L. across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël J. Drevet</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo R. Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.12.002⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (11), pp.1175-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpr101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964125v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does sample length influence the shape of xylem embolism vulnerability curves? A test with the Cavitron spinning technique</w:t>
               </w:r>
@@ -6027,51 +6027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6282,64 +6282,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into xylem vulnerability to cavitation in Fagus sylvatica L.: phenotypic and environmental sources of variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6403,64 +6403,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar vulnerability to xylem cavitation acclimates to drier soil conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6539,239 +6539,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of sap ionic composition on xylem vulnerability to cavitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium is a major determinant of xylem vulnerability to cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Mencuccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153 (4), pp.1932-1939</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189438v1</w:t>
+                <w:t xml:space="preserve">hal-01136988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium is a major determinant of xylem vulnerability to cavitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of sap ionic composition on xylem vulnerability to cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarni Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teemu Höltta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Mencuccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (1), pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erp298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136988v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chilling on photosynthesis and antioxidant enzymes in Hevea brasiliensis Muell. Arg</w:t>
               </w:r>
@@ -6942,51 +6942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7252,51 +7252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Mencuccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 151 (2), pp.949-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7542,51 +7542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8080,51 +8080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8496,51 +8496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8693,51 +8693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of acoustic events in Lavender for measuring the xylem vulnerability to embolism and cellular damages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8811,103 +8811,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetraploid Citrumelo 4475 (Citrus paradisi L. Macf. × Poncirus trifoliata L. Raf.) Rootstocks Improve Common Clementine Tolerance to Long-term Nutrient Deficiency (Citrus clementina Hort. ex Tan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9638,64 +9638,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous d'Herbalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITEIPMAI, Nov 2022, Chemillé-en-Anjou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9733,51 +9733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous stem diameter variations as an innovative phenotyping tools for tree functioning under stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baffoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9845,51 +9845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical determinants of plasticity of xylem resistance to cavitation in Populus tremula x alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9996,64 +9996,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous d' herbalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique Interprofessionnel des Plantes à Parfum Médicinales et Aromatiques (ITEIPMAI). FRA., Jan 2018, Chemillé-en-Anjou, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10072,256 +10072,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de recolonisation d'une carrière de scories.</w:t>
+                <w:t xml:space="preserve">Architecture hydraulique et mécanismes de résistance à la sécheresse des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème rencontres végétales du Massif Central</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire Bonatique National du Massif Central. FRA., May 2015, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">séminaire GEA « l’arbre face à la sécheresse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Apr 2015, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799855v1</w:t>
+                <w:t xml:space="preserve">hal-02743640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture hydraulique et mécanismes de résistance à la sécheresse des arbres</w:t>
+                <w:t xml:space="preserve">Dynamique de recolonisation d'une carrière de scories.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Ennajeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire GEA « l’arbre face à la sécheresse »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Apr 2015, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">3ème rencontres végétales du Massif Central</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire Bonatique National du Massif Central. FRA., May 2015, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743640v1</w:t>
+                <w:t xml:space="preserve">hal-02799855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de recolonisation d’une carrière de pouzzolane : étude du fonctionnement hydrique du pin sylvestre (Pinus sylvestris L.)</w:t>
               </w:r>
@@ -10458,77 +10458,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Naples, Italy</w:t>
@@ -10747,51 +10747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to gravitropic stimulation of poplar stems. Proteome analysis of apical and basal regions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10898,77 +10898,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres végétales du Massif central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Le Puy-en-Velay, France. pp.47-50</w:t>
@@ -10997,90 +10997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la résilience à la sécheresse chez le hêtre (Fagus sylvatica L.): plasticité phénotypique et variabilité génétique de la vulnérabilité à la cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo R. Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusan D. Gomory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11122,64 +11122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying without dying: do potted saplings of Fagus sylvatica design more resistant branches in response to gradual soil drought?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11243,51 +11243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of vulnerability to xylem cavitation in European beech provenances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11476,51 +11476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité de la croissance de la résistance à la cavitation et des caractères anatomiques du xylème en réponse à la sécheresse chez Populus deltoides x Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11588,64 +11588,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying without dying: do potted saplings of Fagus sylvatica design more resistant branches in response to gradual soit drought?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11821,64 +11821,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la résilience de jeunes plants de hêtre à la sécheresse édaphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11929,64 +11929,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar vulnerability to xylem cavitation acclimates to dryer soil conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12050,51 +12050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation des caractéristiques hydrauliques de trois espèces d'arbres en fonction du niveau de sécheresse édaphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Beauquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12165,683 +12165,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in xylem cavitation vulnerability within Fagus sylvatica tree species along altitudinal and geographic gradients in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Ducrey</w:t>
+                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea Brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hokkaido, Japan. 1 p</w:t>
+              <w:t xml:space="preserve">10. rencontre du Groupe de Biologie Moléculaire des Ligneux (BML10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964536v1</w:t>
+                <w:t xml:space="preserve">hal-00964711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis par des approches écophysiologiques et moléculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing J. Mai</w:t>
+                <w:t xml:space="preserve">Variability in xylem cavitation vulnerability within Fagus sylvatica tree species along altitudinal and geographic gradients in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hokkaido, Japan. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964801v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité phénotypique des caractéristiques hydrauliques du hêtre</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Ducrey</w:t>
+                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis par des approches écophysiologiques et moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Etude de l'arbre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montpellier, France. 22 p</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964679v1</w:t>
+                <w:t xml:space="preserve">hal-00964801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation et résistance à la sécheresse des ligneux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasticité phénotypique des caractéristiques hydrauliques du hêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Ducrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto A. Vilagrosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du groupe "Xylème"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Clermont-Ferrand, France. 26 diapos</w:t>
+              <w:t xml:space="preserve">Groupe d'Etude de l'arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964732v1</w:t>
+                <w:t xml:space="preserve">hal-00964679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea Brasiliensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing J. Mai</w:t>
+                <w:t xml:space="preserve">Cavitation et résistance à la sécheresse des ligneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto A. Vilagrosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. rencontre du Groupe de Biologie Moléculaire des Ligneux (BML10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire du groupe "Xylème"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Clermont-Ferrand, France. 26 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964711v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases moléculaires de la vulnérabilité à la cavitation du xylème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13453,64 +13453,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome analysis of poplar stem under gravitational stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13578,90 +13578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of graviperception in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13869,90 +13869,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’impact d’un couvert sur l’état hydrique de lavandins cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Couverts végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Montboucher-sur-Jabron, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13977,51 +13977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of the stem diameter as an indicator of plant mortality under extreme drought in lavender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14098,51 +14098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of xylem vulnerability to cavitation and its structural determinants in Populus tremula x alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14476,398 +14476,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical and molecular determinants of vulnerability to cavitation in young poplars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Could thioredoxin h be involved in early response to gravitropic stimulation of poplar stems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Goue</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Ben-Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190307v1</w:t>
+                <w:t xml:space="preserve">hal-01190309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of drought tolerance in Hevea brasiliensis: the role of vulnerability to xylem cavitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krissada Sangsing</w:t>
+                <w:t xml:space="preserve">Biophysical and molecular determinants of vulnerability to cavitation in young poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Napawan Lekawipat</w:t>
+                <w:t xml:space="preserve">Nadia Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées de l'Ecoles Doctorales des Sciences de la vie, Santé, Agronomie, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Clermont-Ferrand, France. Universite Blaise Pascal, 1 p., 2013</w:t>
+              <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190339v1</w:t>
+                <w:t xml:space="preserve">hal-01190307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could thioredoxin h be involved in early response to gravitropic stimulation of poplar stems?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+                <w:t xml:space="preserve">Genetic variability of drought tolerance in Hevea brasiliensis: the role of vulnerability to xylem cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratchanee Rattanawong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krissada Sangsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ben-Rejeb</w:t>
+                <w:t xml:space="preserve">Napawan Lekawipat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanploy Jinagool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t>
+              <w:t xml:space="preserve">Les Journées de l'Ecoles Doctorales des Sciences de la vie, Santé, Agronomie, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Clermont-Ferrand, France. Universite Blaise Pascal, 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190309v1</w:t>
+                <w:t xml:space="preserve">hal-01190339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14898,90 +14898,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture de lavande face aux contraintes environnementales et climatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parc naturel régional du Verdon face aux défis du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 4.2, </w:t>
@@ -15036,51 +15036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flore vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15157,51 +15157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands types de milieux en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15458,1130 +15458,1218 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02804174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (13)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre Montagne §Sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'effondrement du vivant, c'est maintenant ! Deux scientifiques de Clermont-Ferrand expliquent la ghost extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092826v1</w:t>
+                <w:t xml:space="preserve">hal-05608816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face au dérèglement climatique, les arbres ont de la ressource… génétique</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rencontre Montagne §Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chuine</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05176710v1</w:t>
+                <w:t xml:space="preserve">hal-05092826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reportage de France 3 Auvergne : Quand la nature reprend ses droits dans le Sancy, un mois après un incendie ravageur.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">table ronde :&amp;quot;Médias, journalistes : sont-ils à la hauteur des enjeux écologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gandilhon</w:t>
+                <w:t xml:space="preserve">Julien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://france3-regions.franceinfo.fr/auvergne-rhone-alpes/puy-de-dome/clermont-ferrand/photos-quand-la-nature-reprend-ses-droits-dans-le-sancy-un-mois-apres-un-incendie-ravageur-3153257.html</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://webtv.uca.fr/video/78f0f6e0-0c93-4f71-b88f-7f91e49b33b0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092971v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour nos lecteurs, la place de Jaude à Clermont-Ferrand doit être végétalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Lefaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">table ronde :&amp;quot;Médias, journalistes : sont-ils à la hauteur des enjeux écologiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Face au dérèglement climatique, les arbres ont de la ressource… génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Ado</w:t>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Beaudoux</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2025, https://webtv.uca.fr/video/78f0f6e0-0c93-4f71-b88f-7f91e49b33b0</w:t>
+                <w:t xml:space="preserve">Magali Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094496v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PETONCLE : un laboratoire à ciel ouvert pour les arbres urbains à Clermont-Ferrand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Améglio</w:t>
+                <w:t xml:space="preserve">Reportage de France 3 Auvergne : Quand la nature reprend ses droits dans le Sancy, un mois après un incendie ravageur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badel Eric</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Amanda Prime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JT 19/20 Ici Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://france3-regions.franceinfo.fr/auvergne-rhone-alpes/puy-de-dome/clermont-ferrand/photos-quand-la-nature-reprend-ses-droits-dans-le-sancy-un-mois-apres-un-incendie-ravageur-3153257.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022807v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les arbres peuvent mourir de soif</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PETONCLE : un laboratoire à ciel ouvert pour les arbres urbains à Clermont-Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badel Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barroux Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrier Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malagoli Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425609v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le PIAF contribue à l’adaptation des arbres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reportage TV France 3 Auvergne : comment la biodiversité assure la résilience des écosystèmes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JT régional Ici Auvergne 19/20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://france3-regions.franceinfo.fr/auvergne-rhone-alpes/allier/le-terme-d-effondrement-de-la-biodiversite-n-est-pas-galvaude-comment-la-biodiversite-assure-la-resilience-des-ecosystemes-3162579.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425584v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reportage TV France 3 Auvergne : comment la biodiversité assure la résilience des écosystèmes.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment le PIAF contribue à l’adaptation des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://france3-regions.franceinfo.fr/auvergne-rhone-alpes/allier/le-terme-d-effondrement-de-la-biodiversite-n-est-pas-galvaude-comment-la-biodiversite-assure-la-resilience-des-ecosystemes-3162579.html</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093060v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arbre face à la sécheresse</w:t>
+                <w:t xml:space="preserve">Comment les arbres peuvent mourir de soif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923037v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie des arbres</w:t>
+                <w:t xml:space="preserve">L'arbre face à la sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923081v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature s'expose au château d'Aulteribe</w:t>
+                <w:t xml:space="preserve">La vie des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261042v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La nature s'expose au château d'Aulteribe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mortalité due à la sécheresse : point de « non retour » identifié chez la Lavande en suivant le diamètre de la branche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16602,51 +16690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16656,51 +16744,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final du projet Recherches-Actions PETONCLE : Projet d'ÉTude d'un nOuvel améNagement à CLErmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16709,120 +16797,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR PIAF (INRAE, UCA). 2024, 47 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SapIN : Comprendre les mécanismes de la formation des &amp;quot;poches d'eau&amp;quot; du bois et des dépérissements du Sapin pectiné pour mieux utiliser et pérenniser la ressource forestière en Région ARA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16831,338 +16919,338 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">26e Session de la CIP - Activités liées à la culture et à l’utilisation des peupliers, des saules et d’autres arbres à croissance rapide (2016-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIP2020-Rapport-France, Organisation des Nations Unies pour l’alimentation et l’agriculture (FAO). 2021, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINAL RESUME ON THE RESEARCH UNIT EGFV - Ecophysiology and Functional Genomics of Grapevine (Institut national de recherche pour l'agriculture, l'alimentation et l'environnement -INRAE Université de Bordeaux Bordeaux Sciences Agro -École nationale supérieure des sciences agronomiques).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bertsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HCERES. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17172,51 +17260,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effondrement du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17225,301 +17313,301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Blaise-Pascal, 2026, L’Opportune, 9782383773894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité en Auvergne. Etat de conservation des espèces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alliance Universitaire d'Auvergne, 2015 2-3 (615-616), 466 p., 2015, Revue d'Auvergne, 1269-8946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Carrère</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alliance Universitaire d'Auvergne, Société des amis des Universités, 615-616, 466 p., 2015, Revue d'Auvergne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId433"/>
+      <w:footerReference w:type="default" r:id="rId435"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17666,51 +17754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiky Andriantelomanana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19615" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;t&#232; S&#233;v&#233;rien Barigah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Menezes Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-023-02452-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Estarague" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Battail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art23" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.10.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Maviert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bortol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03067545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2020-0256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.634237" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.03.041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88383-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.615335" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes-Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab086" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rouat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798453v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00330" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paolacci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10080321" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Aubri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00127" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187423v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.12.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanploy Jinagool" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI12350-17" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1682-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.04.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchanee Rattanawong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krissada Sangsing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu232" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204187v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bensussan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloise Ducamp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00122" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138372v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Sancho-Knapik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Peguero-Pina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Flexas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu095" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12092" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFD5610V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Sperry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2013.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964827v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O. Charrier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Douris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct204" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771123v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0769-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan B. Choat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert193" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert087" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771130v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.09.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Mohammed H. M. Awad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964543v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Wortemann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Alia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr101" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964125v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.12.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQHWBZ2X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Ennajeh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02163.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964738v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing J. Mai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cavaloc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq075" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964584v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq079" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2010.01367.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B43VVZM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189438v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarni Hernandez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu H&#246;ltta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp298" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964522v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipopre P. Kasemsap" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0328-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W6DF45K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Tort" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964645v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189369v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Holtta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138305" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189528v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189233v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drevet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05774.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189217v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090092" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121097v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hugouvieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. M. Magniette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.04.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLX2L29X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190938v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehava Faltin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0JCB5PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190883v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branlard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amiour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Igrejas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaborit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539281v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016379v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dos Santos Farnese" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395854v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102354v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092801v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucheix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guieze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096720v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. H. Gonzalez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425379v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096782v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548496v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016261v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372508v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693169v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799855v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743640v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744336v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000654v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964865v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964575v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964557v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964694v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan D. Gomory" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964749v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964737v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R. Alia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D. Gomory" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964802v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah A. Kajji" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964841v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964768v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964799v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964767v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964515v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964842v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Beauquin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Desforges" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964536v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964801v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964679v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964732v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Vilagrosa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964711v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964589v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822728v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Mai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaloc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189553v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189370v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189305v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189515v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189347v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189304v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189389v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775499v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306197v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834749v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734132v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Billon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hitmi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800402v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190307v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190339v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napawan Lekawipat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385756v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coste" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801960v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799921v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832659v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804174v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092826v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176710v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reinert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092971v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandilhon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Prime" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266502v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Lefaure" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094496v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Ado" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Beaudoux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Demarty" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425609v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425584v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093060v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Franco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ledoux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Nicolas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923037v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923081v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261042v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684207v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874954v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380545v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220594v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539313v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800754v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594913v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiky Andriantelomanana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19615" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;t&#232; S&#233;v&#233;rien Barigah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Menezes Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-023-02452-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Battail" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Estarague" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.10.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Maviert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bortol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03067545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2020-0256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.634237" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.03.041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88383-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.615335" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rouat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes-Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab086" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paolacci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10080321" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00330" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Aubri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00127" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187423v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.12.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanploy Jinagool" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI12350-17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1682-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.04.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchanee Rattanawong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krissada Sangsing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bensussan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloise Ducamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00122" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12092" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFD5610V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138372v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Sancho-Knapik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Peguero-Pina" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Flexas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu095" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Sperry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2013.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771123v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0769-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964827v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O. Charrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Douris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct204" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan B. Choat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert193" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964784v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert087" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964722v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Mohammed H. M. Awad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771130v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.09.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.12.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQHWBZ2X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964543v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Wortemann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Alia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr101" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Ennajeh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02163.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964738v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing J. Mai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cavaloc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq075" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964584v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq079" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2010.01367.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B43VVZM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136988v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189438v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarni Hernandez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu H&#246;ltta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp298" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964522v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipopre P. Kasemsap" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0328-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W6DF45K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Tort" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964645v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189369v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Holtta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138305" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189528v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189233v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drevet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05774.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189217v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090092" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121097v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hugouvieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. M. Magniette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.04.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLX2L29X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190938v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehava Faltin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0JCB5PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190883v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branlard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amiour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Igrejas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaborit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539281v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016379v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dos Santos Farnese" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395854v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102354v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092801v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucheix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guieze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096720v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. H. Gonzalez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425379v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096782v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548496v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016261v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372508v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693169v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743640v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799855v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744336v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000654v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964865v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964575v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964557v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964694v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan D. Gomory" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964749v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964737v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R. Alia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D. Gomory" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964802v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah A. Kajji" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964841v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964768v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964799v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964767v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964515v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964842v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Beauquin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Desforges" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964711v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964536v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964801v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964679v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964732v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Vilagrosa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964589v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822728v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Mai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaloc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189553v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189370v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189305v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189515v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189347v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189304v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189389v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775499v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306197v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834749v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734132v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Billon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hitmi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800402v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190307v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190339v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napawan Lekawipat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385756v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coste" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801960v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799921v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832659v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804174v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608816v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourges" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092826v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094496v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Ado" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Beaudoux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Demarty" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266502v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Lefaure" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176710v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reinert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092971v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandilhon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Prime" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093060v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Franco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ledoux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Nicolas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425584v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425609v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923037v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923081v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261042v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684207v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874954v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380545v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220594v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539313v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800754v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594913v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>