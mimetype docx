--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -611,295 +611,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECITAL - Réponses aux Evolutions Climatiques par l’Innovation et les Techniques Alternatives dans les Lavanderaies</w:t>
+                <w:t xml:space="preserve">Into the range: a latitudinal gradient or a center-margins differentiation of ecological strategies in Arabidopsis thaliana ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Lamacque</w:t>
+                <w:t xml:space="preserve">Aurélien Estarague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lemaire</w:t>
+                <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Costes</w:t>
+                <w:t xml:space="preserve">Kevin Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Battail</w:t>
+                <w:t xml:space="preserve">Cristina Bastias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Garin</w:t>
+                <w:t xml:space="preserve">Denis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 85, pp.297-309. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (3), pp.343-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcab149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776256v1</w:t>
+                <w:t xml:space="preserve">hal-03574480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Into the range: a latitudinal gradient or a center-margins differentiation of ecological strategies in Arabidopsis thaliana ?</w:t>
+                <w:t xml:space="preserve">RECITAL - Réponses aux Evolutions Climatiques par l’Innovation et les Techniques Alternatives dans les Lavanderaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Estarague</w:t>
+                <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vasseur</w:t>
+                <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Sartori</w:t>
+                <w:t xml:space="preserve">Thomas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bastias</w:t>
+                <w:t xml:space="preserve">Pierre Battail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cornet</w:t>
+                <w:t xml:space="preserve">Pauline Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (3), pp.343-356. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.297-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcab149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574480v1</w:t>
+                <w:t xml:space="preserve">hal-03776256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic failure and tree mortality: from correlation to causation</w:t>
               </w:r>
@@ -1002,51 +1002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of acoustic events in lavender for measuring xylem vulnerability to embolism and cellular damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,476 +1338,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déménager les forêts pour les sauver.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved response of triploid citrus varieties to water deficit is related to anatomical and cytological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Radia Lourkisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Froelicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Vie Junior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.762-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2021.03.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162391v1</w:t>
+                <w:t xml:space="preserve">hal-03183940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Rootstock Genotype and Ploidy Level on Common Clementine (Citrus clementina Hort. ex Tan) Tolerance to Nutrient Deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2021.634237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved response of triploid citrus varieties to water deficit is related to anatomical and cytological properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Froelicher</w:t>
+                <w:t xml:space="preserve">Déménager les forêts pour les sauver.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gélot Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences et Vie Junior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378, pp.20-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03183940v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetraploid Citrumelo 4475 rootstocks improve diploid common clementine tolerance to long-term nutrient deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Oustric</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
@@ -1884,51 +1884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1979,103 +1979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triploidy in Citrus Genotypes Improves Leaf Gas Exchange and Antioxidant Recovery From Water Deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Lourkisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Froelicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.615335. </w:t>
@@ -2333,90 +2333,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Propagation Method and Ploidy Level of Various Rootstocks on the Response of the Common Clementine (Citrus clementina Hort. ex Tan) to a Mild Water Deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Lourkisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2467,90 +2467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triploid Citrus Genotypes Have a Better Tolerance to Natural Chilling Conditions of Photosynthetic Capacities and Specific Leaf Volatile Organic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Lourkisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Froelicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Tomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2601,90 +2601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought-Induced Mortality: Branch Diameter Variation Reveals a Point of No Recovery in Lavender Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda dos Santos Farnese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2729,338 +2729,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Auvergne, les forêts menacées par la sécheresse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient Deficiency Tolerance in Citrus Is Dependent on Genotype or Ploidy Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médéric Aubri</w:t>
+                <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Antony</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Montagne </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, 35 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282250v1</w:t>
+                <w:t xml:space="preserve">hal-02187420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient Deficiency Tolerance in Citrus Is Dependent on Genotype or Ploidy Level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luro François</w:t>
+                <w:t xml:space="preserve">En Auvergne, les forêts menacées par la sécheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Aubri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Antony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Montagne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30/08/2019, 3 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187420v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetraploid citrus seedlings subjected to long-term nutrient deficiency are less affected at the ultrastructural, physiological and biochemical levels than diploid ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Oustric</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 135, pp.372-384. </w:t>
@@ -3111,64 +3111,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles forêts en Auvergne pour s'adapter au réchauffement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Aubri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Antony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Montagne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29/08/2019, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3187,377 +3187,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There Variability for Xylem Vulnerability to Cavitation in Walnut Tree Cultivars and Species (Juglans spp.)?</w:t>
+                <w:t xml:space="preserve">PtxtPME1 and homogalacturonans influence xylem hydraulic properties in Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanploy Jinagool</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lia Lamacque</w:t>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delmas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosam Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HortScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21273/HORTSCI12350-17⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (4), 31 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127233v1</w:t>
+                <w:t xml:space="preserve">hal-01728105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PtxtPME1 and homogalacturonans influence xylem hydraulic properties in Poplar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is There Variability for Xylem Vulnerability to Cavitation in Walnut Tree Cultivars and Species (Juglans spp.)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Tixier</w:t>
+                <w:t xml:space="preserve">Wanploy Jinagool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosam Awad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Marine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163 (4), 31 p. </w:t>
+              <w:t xml:space="preserve">HortScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (2), pp.132-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.12702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21273/HORTSCI12350-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728105v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic hybridization between diploid Poncirus and Citrus improves natural chilling and light stress tolerances compared with equivalent doubled-diploid genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (3), pp.883-895. </w:t>
@@ -3595,103 +3595,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetraploid Carrizo citrange rootstock (Citrus sinensis Osb.*Poncirus trifoliata L. Raf.) enhances natural chilling stress tolerance of common clementine (Citrus clementina Hort. ex Tan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Lourkisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 214, pp.108-115. </w:t>
@@ -3729,51 +3729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonal variability for vulnerability to cavitation and other drought-related traits in Hevea brasiliensis Müll. Arg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanploy Jinagool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratchanee Rattanawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,51 +4122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the mechanical behaviour of pit membranes in bordered pits with respect to cavitation resistance in angiosperms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4250,346 +4250,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolase treatments help unravel the function of intervessel pits in xylem hydraulics</w:t>
+                <w:t xml:space="preserve">Coping with low light under high atmospheric dryness: shade acclimation in a Mediterranean conifer (Abies pinsapo Boiss.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
+                <w:t xml:space="preserve">Domingo Sancho-Knapik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+                <w:t xml:space="preserve">José Javier Peguero-Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Flexas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12092⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (12), pp.1321-1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpu095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964611v1</w:t>
+                <w:t xml:space="preserve">hal-01138372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with low light under high atmospheric dryness: shade acclimation in a Mediterranean conifer (Abies pinsapo Boiss.)</w:t>
+                <w:t xml:space="preserve">Hydrolase treatments help unravel the function of intervessel pits in xylem hydraulics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingo Sancho-Knapik</w:t>
+                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Javier Peguero-Pina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaume Flexas</w:t>
+                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150 (3), pp.388-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpu095⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138372v1</w:t>
+                <w:t xml:space="preserve">hal-00964611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embolism resistance as a key mechanism to understand adaptive plant strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4660,429 +4660,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of photosynthesis and antioxidant performance of several Citrus and Fortunella species (Rutaceae) under natural chilling stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water stress-induced xylem hydraulic failure is a causal factor of tree mortality in beech and poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pailly</w:t>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia O. Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Douris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-012-0769-5⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (7), pp.1431-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mct204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771123v1</w:t>
+                <w:t xml:space="preserve">hal-00964827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative involvement of Thioredoxin h in early response to gravitropic stimulation of poplar stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 170 (7), pp.707-711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jplph.2012.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water stress-induced xylem hydraulic failure is a causal factor of tree mortality in beech and poplar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie M. Douris</w:t>
+                <w:t xml:space="preserve">Comparison of photosynthesis and antioxidant performance of several Citrus and Fortunella species (Rutaceae) under natural chilling stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
+                <w:t xml:space="preserve">Olivier Pailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 112 (7), pp.1431-1437. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mct204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-012-0769-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964827v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for measuring plant vulnerability to cavitation: a critical review</w:t>
               </w:r>
@@ -5202,130 +5202,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative involvement of Thioredoxin h in early response to gravitropic stimulation of poplar stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 170 (7), pp.707-711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jplph.2012.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332165v1</w:t>
@@ -5336,90 +5336,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis thaliana as a model species for xylem hydraulics: does size matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5464,1102 +5464,1102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No trade-off between hydraulic and mechanical properties in several transgenic poplars modified for lignins metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
+                <w:t xml:space="preserve">Physiological and biochemical response to photooxidative stress of the fundamental citrus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Pilate</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.11.023⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 147, pp.126-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2012.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964722v1</w:t>
+                <w:t xml:space="preserve">hal-00771130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and biochemical response to photooxidative stress of the fundamental citrus species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Giannettini</w:t>
+                <w:t xml:space="preserve">No trade-off between hydraulic and mechanical properties in several transgenic poplars modified for lignins metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 147, pp.126-135. </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.185-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2012.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771130v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic tomatoes showing higher glutathione peroxydase antioxidant activity are more resistant to an abiotic stress but more susceptible to biotic stresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotypic variability and phenotypic plasticity of cavitation resistance in Fagus sylvatica L. across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël J. Drevet</w:t>
+                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ricardo R. Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 180 (3), pp.548-553. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (11), pp.1175-1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpr101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964125v1</w:t>
+                <w:t xml:space="preserve">hal-00964543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variability and phenotypic plasticity of cavitation resistance in Fagus sylvatica L. across Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transgenic tomatoes showing higher glutathione peroxydase antioxidant activity are more resistant to an abiotic stress but more susceptible to biotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+                <w:t xml:space="preserve">Joël J. Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 180 (3), pp.548-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpr101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964543v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does sample length influence the shape of xylem embolism vulnerability curves? A test with the Cavitron spinning technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+                <w:t xml:space="preserve">Contrasting strategies to cope with chilling stress among clones of a tropical tree, Hevea brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mustapha M. Ennajeh</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Vandame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02163.x⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (11), pp.1391-1402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpq075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964752v1</w:t>
+                <w:t xml:space="preserve">hal-00964738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting strategies to cope with chilling stress among clones of a tropical tree, Hevea brasiliensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing J. Mai</w:t>
+                <w:t xml:space="preserve">Does sample length influence the shape of xylem embolism vulnerability curves? A test with the Cavitron spinning technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+                <w:t xml:space="preserve">Mustapha M. Ennajeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (11), pp.1391-1402. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (9), pp.1543-1552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpq075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02163.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964738v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into xylem vulnerability to cavitation in Fagus sylvatica L.: phenotypic and environmental sources of variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poplar vulnerability to xylem cavitation acclimates to drier soil conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 139 (3), pp.280-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2010.01367.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpq079⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964584v1</w:t>
+                <w:t xml:space="preserve">hal-00964705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar vulnerability to xylem cavitation acclimates to drier soil conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Insights into xylem vulnerability to cavitation in Fagus sylvatica L.: phenotypic and environmental sources of variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2010.01367.x⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (11), pp.1448-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpq079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964705v1</w:t>
+                <w:t xml:space="preserve">hal-00964584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium is a major determinant of xylem vulnerability to cavitation</w:t>
               </w:r>
@@ -6757,77 +6757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chilling on photosynthesis and antioxidant enzymes in Hevea brasiliensis Muell. Arg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing J. Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Vandame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boonthida B. Kositsup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6942,51 +6942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7324,334 +7324,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adaptations des hydrophytes aux milieux aquatiques.</w:t>
+                <w:t xml:space="preserve">Seleno-independent glutathione peroxidases - More than simple antioxidant scavengers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digitalis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 274 (9), pp.2163-2180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.05774.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189528v1</w:t>
+                <w:t xml:space="preserve">hal-01189233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seleno-independent glutathione peroxidases - More than simple antioxidant scavengers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Putative role of aquaporins in variable hydraulic conductance of leaves in response to light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 143 (1), pp.122-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.090092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.05774.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189233v1</w:t>
+                <w:t xml:space="preserve">hal-01189217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative role of aquaporins in variable hydraulic conductance of leaves in response to light</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les adaptations des hydrophytes aux milieux aquatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digitalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.11-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.106.090092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189217v1</w:t>
+                <w:t xml:space="preserve">hal-01189528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide transcriptome profiling of the early cadmium response of Arabidopsis roots and shoots.</w:t>
               </w:r>
@@ -7968,51 +7968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Prensier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8048,342 +8048,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcripts of sunflower antioxidant scavengers of the SOD and GPX families accumulate differentially in response to downy mildew infection, phytohormones, reactive oxygen species, nitric oxide, protein kinase and phosphatase inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of puroindolines as revealed by two-dimensional electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Branlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amiour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Igrejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 119, pp.418-428</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.168-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190883v1</w:t>
+                <w:t xml:space="preserve">hal-01189682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of puroindolines as revealed by two-dimensional electrophoresis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Amiour</w:t>
+                <w:t xml:space="preserve">Transcripts of sunflower antioxidant scavengers of the SOD and GPX families accumulate differentially in response to downy mildew infection, phytohormones, reactive oxygen species, nitric oxide, protein kinase and phosphatase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Igrejas</w:t>
+                <w:t xml:space="preserve">C. Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gaborit</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Roeckel-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 3, pp.168-174</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 119, pp.418-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189682v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two GPX-like proteins from Lycopersicon esculentum and Helianthus annuus are antioxidant enzymes with phospholipid hydroperoxide glutathione peroxidase and thioredoxin peroxidase activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8693,51 +8693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of acoustic events in Lavender for measuring the xylem vulnerability to embolism and cellular damages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8811,103 +8811,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetraploid Citrumelo 4475 (Citrus paradisi L. Macf. × Poncirus trifoliata L. Raf.) Rootstocks Improve Common Clementine Tolerance to Long-term Nutrient Deficiency (Citrus clementina Hort. ex Tan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Oustric</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8959,273 +8959,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des débats pour comprendre le monde : L'eau</w:t>
+                <w:t xml:space="preserve">Effect of drought speed and intensity on key physiological traits leading to leaf cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Amblard</w:t>
+                <w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Aumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Guieze</w:t>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bar des Sciences : L'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Baie des Singes, Apr 2025, Cournon d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">Sixth Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Sevilla (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092801v1</w:t>
+                <w:t xml:space="preserve">hal-05096720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of drought speed and intensity on key physiological traits leading to leaf cell death</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des débats pour comprendre le monde : L'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Cartailler</w:t>
+                <w:t xml:space="preserve">Philippe Boucheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+                <w:t xml:space="preserve">Gérard Guieze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Sevilla (Spain), Spain</w:t>
+              <w:t xml:space="preserve">Bar des Sciences : L'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Baie des Singes, Apr 2025, Cournon d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096720v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre urbain à l'épreuve du changement climatique</w:t>
               </w:r>
@@ -9280,51 +9280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological mechanisms of drought-induced leaf cell death: the role of stress speed and intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9332,51 +9332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Blavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l'École Doctorale SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Clermont Auvergne, May 2025, Clermont-Ferrand, France</w:t>
@@ -9638,64 +9638,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous d'Herbalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITEIPMAI, Nov 2022, Chemillé-en-Anjou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9714,277 +9714,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous stem diameter variations as an innovative phenotyping tools for tree functioning under stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lia Lamacque</w:t>
+                <w:t xml:space="preserve">Anatomical determinants of plasticity of xylem resistance to cavitation in Populus tremula x alba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Baffoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+                <w:t xml:space="preserve">Pierre Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Elena Fernández</w:t>
+                <w:t xml:space="preserve">Romain Souchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference TOPWOOD + LIA Forestia Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bariloche, Argentina. pp.1-16</w:t>
+              <w:t xml:space="preserve">4th Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Padova. ITA., Sep 2019, Padoue, Italy. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372508v1</w:t>
+                <w:t xml:space="preserve">hal-02307759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical determinants of plasticity of xylem resistance to cavitation in Populus tremula x alba</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Continuous stem diameter variations as an innovative phenotyping tools for tree functioning under stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Conchon</w:t>
+                <w:t xml:space="preserve">Romain Baffoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Souchal</w:t>
+                <w:t xml:space="preserve">María Elena Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università di Padova. ITA., Sep 2019, Padoue, Italy. pp.17</w:t>
+              <w:t xml:space="preserve">International Conference TOPWOOD + LIA Forestia Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bariloche, Argentina. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307759v1</w:t>
+                <w:t xml:space="preserve">hal-03372508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation aux changements climatiques : exemples de travaux de recherche et focus sur le programme RECITAL</w:t>
               </w:r>
@@ -9996,64 +9996,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous d' herbalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique Interprofessionnel des Plantes à Parfum Médicinales et Aromatiques (ITEIPMAI). FRA., Jan 2018, Chemillé-en-Anjou, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10072,256 +10072,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture hydraulique et mécanismes de résistance à la sécheresse des arbres</w:t>
+                <w:t xml:space="preserve">Dynamique de recolonisation d'une carrière de scories.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Ennajeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire GEA « l’arbre face à la sécheresse »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Apr 2015, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">3ème rencontres végétales du Massif Central</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire Bonatique National du Massif Central. FRA., May 2015, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743640v1</w:t>
+                <w:t xml:space="preserve">hal-02799855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de recolonisation d'une carrière de scories.</w:t>
+                <w:t xml:space="preserve">Architecture hydraulique et mécanismes de résistance à la sécheresse des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème rencontres végétales du Massif Central</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire Bonatique National du Massif Central. FRA., May 2015, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">séminaire GEA « l’arbre face à la sécheresse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Apr 2015, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799855v1</w:t>
+                <w:t xml:space="preserve">hal-02743640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de recolonisation d’une carrière de pouzzolane : étude du fonctionnement hydrique du pin sylvestre (Pinus sylvestris L.)</w:t>
               </w:r>
@@ -10458,77 +10458,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Naples, Italy</w:t>
@@ -10646,247 +10646,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylem hydraulics and mechanics : where are the tradeoffs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Response to gravitropic stimulation of poplar stems. Proteome analysis of apical and basal regions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964575v1</w:t>
+                <w:t xml:space="preserve">hal-01269083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to gravitropic stimulation of poplar stems. Proteome analysis of apical and basal regions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Azri</w:t>
+                <w:t xml:space="preserve">Xylem hydraulics and mechanics : where are the tradeoffs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. pp.85</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269083v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la résistance à la sécheresse des populations de hêtres ([i]Fagus sylvatica[/i] L.) du Massif central</w:t>
               </w:r>
@@ -10898,77 +10898,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres végétales du Massif central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Le Puy-en-Velay, France. pp.47-50</w:t>
@@ -10997,90 +10997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la résilience à la sécheresse chez le hêtre (Fagus sylvatica L.): plasticité phénotypique et variabilité génétique de la vulnérabilité à la cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo R. Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusan D. Gomory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11122,64 +11122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying without dying: do potted saplings of Fagus sylvatica design more resistant branches in response to gradual soil drought?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11243,51 +11243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of vulnerability to xylem cavitation in European beech provenances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11476,51 +11476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité de la croissance de la résistance à la cavitation et des caractères anatomiques du xylème en réponse à la sécheresse chez Populus deltoides x Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11588,64 +11588,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying without dying: do potted saplings of Fagus sylvatica design more resistant branches in response to gradual soit drought?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11696,90 +11696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of chilling resistance for main commercial rubber clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing J. Mai</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11821,64 +11821,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la résilience de jeunes plants de hêtre à la sécheresse édaphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11929,64 +11929,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar vulnerability to xylem cavitation acclimates to dryer soil conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12050,51 +12050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation des caractéristiques hydrauliques de trois espèces d'arbres en fonction du niveau de sécheresse édaphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Beauquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12165,683 +12165,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea Brasiliensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing J. Mai</w:t>
+                <w:t xml:space="preserve">Cavitation et résistance à la sécheresse des ligneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto A. Vilagrosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. rencontre du Groupe de Biologie Moléculaire des Ligneux (BML10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire du groupe "Xylème"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Clermont-Ferrand, France. 26 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964711v1</w:t>
+                <w:t xml:space="preserve">hal-00964732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in xylem cavitation vulnerability within Fagus sylvatica tree species along altitudinal and geographic gradients in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hokkaido, Japan. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis par des approches écophysiologiques et moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité phénotypique des caractéristiques hydrauliques du hêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etude de l'arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Montpellier, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation et résistance à la sécheresse des ligneux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea Brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du groupe "Xylème"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Clermont-Ferrand, France. 26 diapos</w:t>
+              <w:t xml:space="preserve">10. rencontre du Groupe de Biologie Moléculaire des Ligneux (BML10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964732v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases moléculaires de la vulnérabilité à la cavitation du xylème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12905,51 +12905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13233,51 +13233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13326,355 +13326,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude écophysiologique et moléculaire de la résistance au froid chez hévéa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteome analysis of poplar stem under gravitational stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur la biologie moléculaire de l'hévéa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congress of the French Society of Electrophoresis and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, St Malo, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189515v1</w:t>
+                <w:t xml:space="preserve">hal-01189347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome analysis of poplar stem under gravitational stimulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude écophysiologique et moléculaire de la résistance au froid chez hévéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the French Society of Electrophoresis and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, St Malo, France. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire sur la biologie moléculaire de l'hévéa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189347v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of graviperception in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the federation of European Societies of Plant Biology (FESPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, LYON, France. 1 p</w:t>
@@ -13729,77 +13729,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Forum des Jeunes Chercheurs, SFBBM (Société Francaise de Biochimie et Biologie Moléculaire), Génomique Fonctionnelle et Métabolisme Cellulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13869,90 +13869,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’impact d’un couvert sur l’état hydrique de lavandins cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Couverts végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Montboucher-sur-Jabron, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13977,51 +13977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of the stem diameter as an indicator of plant mortality under extreme drought in lavender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14111,51 +14111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of xylem vulnerability to cavitation and its structural determinants in Populus tremula x alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14409,51 +14409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Souchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Portes Ouvertes INRA Crouel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Fd, France. 1 p., 2016</w:t>
@@ -14476,152 +14476,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could thioredoxin h be involved in early response to gravitropic stimulation of poplar stems?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+                <w:t xml:space="preserve">Genetic variability of drought tolerance in Hevea brasiliensis: the role of vulnerability to xylem cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratchanee Rattanawong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krissada Sangsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ben-Rejeb</w:t>
+                <w:t xml:space="preserve">Napawan Lekawipat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanploy Jinagool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t>
+              <w:t xml:space="preserve">Les Journées de l'Ecoles Doctorales des Sciences de la vie, Santé, Agronomie, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Clermont-Ferrand, France. Universite Blaise Pascal, 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190309v1</w:t>
+                <w:t xml:space="preserve">hal-01190339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical and molecular determinants of vulnerability to cavitation in young poplars</w:t>
               </w:r>
@@ -14722,152 +14722,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of drought tolerance in Hevea brasiliensis: the role of vulnerability to xylem cavitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krissada Sangsing</w:t>
+                <w:t xml:space="preserve">Could thioredoxin h be involved in early response to gravitropic stimulation of poplar stems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Napawan Lekawipat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wanploy Jinagool</w:t>
+                <w:t xml:space="preserve">I. Ben-Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées de l'Ecoles Doctorales des Sciences de la vie, Santé, Agronomie, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Clermont-Ferrand, France. Universite Blaise Pascal, 1 p., 2013</w:t>
+              <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190339v1</w:t>
+                <w:t xml:space="preserve">hal-01190309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14898,90 +14898,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture de lavande face aux contraintes environnementales et climatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parc naturel régional du Verdon face aux défis du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 4.2, </w:t>
@@ -15036,51 +15036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flore vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15157,51 +15157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands types de milieux en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15524,51 +15524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15642,429 +15642,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">table ronde :&amp;quot;Médias, journalistes : sont-ils à la hauteur des enjeux écologiques ?</w:t>
+                <w:t xml:space="preserve">Reportage de France 3 Auvergne : Quand la nature reprend ses droits dans le Sancy, un mois après un incendie ravageur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Ado</w:t>
+                <w:t xml:space="preserve">Fabien Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Beaudoux</w:t>
+                <w:t xml:space="preserve">Marie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bonnefoy</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2025, https://webtv.uca.fr/video/78f0f6e0-0c93-4f71-b88f-7f91e49b33b0</w:t>
+                <w:t xml:space="preserve">Amanda Prime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JT 19/20 Ici Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://france3-regions.franceinfo.fr/auvergne-rhone-alpes/puy-de-dome/clermont-ferrand/photos-quand-la-nature-reprend-ses-droits-dans-le-sancy-un-mois-apres-un-incendie-ravageur-3153257.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094496v1</w:t>
+                <w:t xml:space="preserve">hal-05092971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour nos lecteurs, la place de Jaude à Clermont-Ferrand doit être végétalisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Face au dérèglement climatique, les arbres ont de la ressource… génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementine Lefaure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Reinert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266502v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face au dérèglement climatique, les arbres ont de la ressource… génétique</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">table ronde :&amp;quot;Médias, journalistes : sont-ils à la hauteur des enjeux écologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://webtv.uca.fr/video/78f0f6e0-0c93-4f71-b88f-7f91e49b33b0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chuine</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05176710v1</w:t>
+                <w:t xml:space="preserve">hal-05094496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reportage de France 3 Auvergne : Quand la nature reprend ses droits dans le Sancy, un mois après un incendie ravageur.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gandilhon</w:t>
+                <w:t xml:space="preserve">Pour nos lecteurs, la place de Jaude à Clermont-Ferrand doit être végétalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Lefaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Morin</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-05092971v1</w:t>
+                <w:t xml:space="preserve">hal-05266502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PETONCLE : un laboratoire à ciel ouvert pour les arbres urbains à Clermont-Ferrand</w:t>
               </w:r>
@@ -16181,51 +16181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reportage TV France 3 Auvergne : comment la biodiversité assure la résilience des écosystèmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16302,51 +16302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le PIAF contribue à l’adaptation des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Demarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16377,51 +16377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les arbres peuvent mourir de soif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Demarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16625,51 +16625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortalité due à la sécheresse : point de « non retour » identifié chez la Lavande en suivant le diamètre de la branche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17287,51 +17287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effondrement du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Blaise-Pascal, 2026, L’Opportune, 9782383773894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17349,90 +17349,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité en Auvergne. Etat de conservation des espèces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17467,51 +17467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17754,51 +17754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiky Andriantelomanana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19615" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;t&#232; S&#233;v&#233;rien Barigah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Menezes Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-023-02452-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Battail" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Estarague" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.10.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Maviert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bortol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03067545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2020-0256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.634237" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.03.041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88383-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.615335" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rouat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes-Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab086" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paolacci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10080321" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00330" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Aubri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00127" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187423v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.12.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanploy Jinagool" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI12350-17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1682-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.04.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchanee Rattanawong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krissada Sangsing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bensussan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloise Ducamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00122" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12092" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFD5610V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138372v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Sancho-Knapik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Peguero-Pina" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Flexas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu095" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Sperry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2013.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771123v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0769-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964827v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O. Charrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Douris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct204" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan B. Choat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert193" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964784v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert087" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964722v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Mohammed H. M. Awad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771130v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.09.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.12.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQHWBZ2X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964543v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Wortemann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Alia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr101" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Ennajeh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02163.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964738v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing J. Mai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cavaloc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq075" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964584v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq079" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2010.01367.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B43VVZM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136988v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189438v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarni Hernandez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu H&#246;ltta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp298" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964522v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipopre P. Kasemsap" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0328-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W6DF45K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Tort" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964645v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189369v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Holtta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138305" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189528v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189233v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drevet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05774.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189217v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090092" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121097v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hugouvieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. M. Magniette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.04.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLX2L29X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190938v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehava Faltin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0JCB5PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190883v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branlard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amiour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Igrejas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaborit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539281v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016379v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dos Santos Farnese" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395854v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102354v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092801v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucheix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guieze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096720v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. H. Gonzalez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425379v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096782v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548496v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016261v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372508v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693169v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743640v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799855v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744336v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000654v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964865v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964575v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964557v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964694v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan D. Gomory" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964749v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964737v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R. Alia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D. Gomory" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964802v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah A. Kajji" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964841v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964768v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964799v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964767v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964515v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964842v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Beauquin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Desforges" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964711v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964536v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964801v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964679v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964732v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Vilagrosa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964589v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822728v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Mai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaloc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189553v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189370v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189305v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189515v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189347v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189304v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189389v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775499v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306197v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834749v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734132v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Billon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hitmi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800402v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190307v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190339v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napawan Lekawipat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385756v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coste" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801960v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799921v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832659v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804174v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608816v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourges" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092826v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094496v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Ado" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Beaudoux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Demarty" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266502v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Lefaure" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176710v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reinert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092971v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandilhon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Prime" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093060v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Franco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ledoux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Nicolas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425584v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425609v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923037v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923081v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261042v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684207v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874954v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380545v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220594v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539313v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800754v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594913v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiky Andriantelomanana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19615" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;t&#232; S&#233;v&#233;rien Barigah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Menezes Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-023-02452-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Estarague" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Battail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art23" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.10.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Maviert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bortol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03067545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2020-0256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.03.041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.634237" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162391v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88383-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.615335" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rouat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes-Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab086" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paolacci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10080321" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00330" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187420v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00127" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282250v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Aubri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187423v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.12.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanploy Jinagool" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI12350-17" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1682-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.04.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchanee Rattanawong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krissada Sangsing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bensussan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloise Ducamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00122" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138372v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Sancho-Knapik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Peguero-Pina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Flexas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu095" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12092" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFD5610V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Sperry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2013.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964827v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O. Charrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Douris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct204" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771123v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0769-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan B. Choat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert193" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964784v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert087" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771130v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.09.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Mohammed H. M. Awad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964543v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Wortemann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Alia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr101" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964125v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.12.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQHWBZ2X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964738v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing J. Mai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cavaloc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq075" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964752v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Ennajeh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02163.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2010.01367.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B43VVZM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq079" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136988v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189438v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarni Hernandez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu H&#246;ltta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp298" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964522v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipopre P. Kasemsap" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0328-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W6DF45K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Tort" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964645v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189369v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Holtta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138305" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189233v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drevet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05774.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189217v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090092" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189528v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121097v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hugouvieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. M. Magniette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.04.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLX2L29X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190938v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehava Faltin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0JCB5PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189682v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branlard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amiour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Igrejas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaborit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190883v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539281v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016379v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dos Santos Farnese" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395854v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102354v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096720v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. H. Gonzalez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092801v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucheix" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guieze" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425379v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096782v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548496v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016261v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372508v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693169v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799855v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743640v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744336v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000654v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964865v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964575v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964557v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964694v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan D. Gomory" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964749v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964737v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R. Alia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D. Gomory" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964802v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah A. Kajji" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964841v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964768v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964799v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964767v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964515v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964842v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Beauquin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Desforges" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964732v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Vilagrosa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964536v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964801v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964679v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964711v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964589v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822728v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Mai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaloc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189553v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189370v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189305v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189347v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189515v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189304v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189389v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775499v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306197v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834749v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734132v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Billon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hitmi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800402v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190339v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napawan Lekawipat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190307v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385756v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coste" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801960v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799921v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832659v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804174v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608816v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourges" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092826v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092971v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandilhon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Prime" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176710v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reinert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094496v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Ado" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Beaudoux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Demarty" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266502v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Lefaure" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093060v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Franco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ledoux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Nicolas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425584v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425609v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923037v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923081v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261042v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684207v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874954v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380545v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220594v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539313v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800754v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594913v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>