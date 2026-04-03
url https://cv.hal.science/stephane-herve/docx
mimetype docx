--- v0 (2026-03-13)
+++ v1 (2026-04-03)
@@ -1224,412 +1224,520 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en jeu nos relations aux fleuves : dire, éprouver, rêver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Joinnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina E Santo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Roya en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désanthropocentrer les imaginaires – la mise en jeu des relations aux fleuves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Joinnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique de l'Académie 5 Axe 2 "Les contributions des SHS aux études sur l’environnement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un théâtre mineur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Salza (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kafka out of joint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Mimésis, pp.173-185, 2023, Samsa, Ecritures pour le destituant, 9788869763694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre de poésie en Italie (1960-1970) : le texte-dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et dispositions du texte théâtral du symbolisme à aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.281-300, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.38312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi la pratique baroque est-elle le symptôme sur les scènes opératiques contemporaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes baroques d’aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.229-240, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pul.33062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816862v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-04078608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1776,51 +1884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewey Dell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Castellucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Castellucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Matera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.1360" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.8233" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403615v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Marin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Bennett" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.1300" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.3183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817430v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3270-5.p.0233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/041708ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38312" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.33062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Joinnault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewey Dell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Castellucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Castellucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Matera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.1360" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.8233" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403615v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Marin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Bennett" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.1300" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.3183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817430v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3270-5.p.0233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/041708ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Joinnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lasserre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina E Santo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816877v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38312" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.33062" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>