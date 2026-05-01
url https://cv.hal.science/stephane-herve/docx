--- v1 (2026-04-03)
+++ v2 (2026-05-01)
@@ -1,1750 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1699 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane HERVE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en Etudes ThéâtralesUniversité Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désanthropocentrer les imaginaires et mettre en jeu nos relations aux fleuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Joinnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina E. Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SQET; Percées Exploration en arts vivants. 15, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre & Transitions écologiques et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Joinnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUS. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgies politiques du nourricier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Joinnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Cyr, J-P. Queinnec, C. Nadeau, C. Blouin, V. Basile Hébert (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts vivants et écologie : agir et être agi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université du Québec; Approches de l’imaginaire, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un théâtre mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Salza (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kafka out of joint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mimésis, pp.173-185, 2023, Samsa, Ecritures pour le destituant, 9788869763694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de poésie en Italie (1960-1970) : le texte-dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et dispositions du texte théâtral du symbolisme à aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.281-300, 2019, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.38312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi la pratique baroque est-elle le symptôme sur les scènes opératiques contemporaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes baroques d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.229-240, 2019, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pul.33062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage(s) en commun ou que fait le théâtre au paysage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Joinnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Écodramaturgies : Québec, France, francophonie (vol. 1), dir. Catherine Cyr et Véronique Basile Hébert, 12, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1118303ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La danza vive della e nella propria mancanza”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewey Dell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Castellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Castellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Matera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K : Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/revue-k.1360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS 3, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agon.8233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Why) Lucretius matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K : Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/revue-k.1300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turba, le chaos, la foule. Conversation avec Maguy Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène infinie de Giordano Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K : Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La patrie des esclaves est le soulèvement ». Toussaint Louverture sur la scène théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Suivre la trace d’Antigone. Le projet Syrma Antigones de la compagnie Motus »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K : Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/revue-k.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distribution comme phénomène pop : l’antiteater de Rainer Werner Fassbinder et la Needcompany de Jan Lauwers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agon.3183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Radiodramma expérimental : Protocolli d’Edoardo Sanguineti — In un luogo imprecisato de Giorgio Manganelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skén&amp;graphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.77-86. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/skenegraphie.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l'anachronisme dans les mises en scènes d'opéra contemporaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 267 T3, p. 427-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les superstars au théâtre. De quelques images du Andy Warhol’s Pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le document iconographique dans son contexte : le hors-champ des images du spectacle, 2 (3), p.233-251. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3270-5.p.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Werner Fassbinder, Pier Paolo Pasolini : critiques de la transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43-44, pp.91-102. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/041708ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le deuil de la réalité : l’écriture théâtrale selon Pier Paolo Pasolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Doctoriales IV, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit du génocide, une mise à mort du drame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le récit au théâtre (2): scènes modernes et contemporaines, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1884,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewey Dell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Castellucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Castellucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Matera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.1360" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.8233" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403615v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Marin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Bennett" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.1300" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.3183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817430v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3270-5.p.0233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/041708ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Joinnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lasserre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina E Santo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816877v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38312" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.33062" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Joinnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina E. Santo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carneiro da Cunha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lasserre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barneaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Beaufils" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herv&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38312" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816862v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.33062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118303ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewey Dell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Castellucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Castellucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Matera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.1360" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.8233" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Bennett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.1300" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.120" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.3183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403544v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1230" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3270-5.p.0233" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/041708ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>