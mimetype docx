--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Humbel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5405-1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083820736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hückel to Clar: a Block-Localized Description of Aromatic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (9), pp.1033-1045. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2025-0495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Control of C–N Axial Chirality in Bis-Pentatomic N-Pyrazolyl Maleimides through an Experimental and Computational Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián López‐francés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Amatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (31), pp.e202500485. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202500485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of End-On Copper(II) Superoxido Complexes: A Wave Function-Based Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (18), pp.8038-8049. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atropisomeric N‐Heterocyclic Carbene‐Palladium(II) Complexes: Influence of the Backbone Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (12), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202300780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padlocking dihydrofurannulation for the control of small degree of helicity built on a fused-tetracyclic core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédite Yen-Pon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego García-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (19), pp.7300 - 7307. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sc00745j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adaptative Modulation of the Phosphinito–Phosphinous Acid Ligand: Computational Illustration Through Palladium-Catalyzed Alcohol Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Membrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tété Etonam Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (21), pp.4999. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29214999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’énergie de la liaison hydrogène (HB) de l’almazole D révisé par la méthode MTA (Molecular Tailoring Approach)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bédié Mbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue RAMReS – Sciences Appliquées et de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sciences Appliquées et de l’Ingénieur, 6 (1), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Atropisomeric-NHC Catechodithiolate Ruthenium Complexes for Z-Selective Asymmetric Ring-Opening Cross Metathesis of Exo-Norbornenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Bouëtard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.e202300341. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202300341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2 -Symmetric atropisomeric N-heterocyclic carbene–palladium( ii ) complexes: synthesis, chiral resolution, and application in the enantioselective α-arylation of amides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (25), pp.8728-8736. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3dt01182h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal complexes bearing atropisomeric saturated NHC ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Savchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bocquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (1), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chir.23378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic densities and valence bond wave functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (20), pp.204310. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0094554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of dissolved nickel in natural waters using a rapid microplate fluorescence assay method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Robert-Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mountassir El Mouchtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 275, pp.121170. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2022.121170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate computed singlet–triplet energy differences for cobalt systems: implication for two-state reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (36), pp.21841-21852. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP03291K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zero dimensional hybrid organic-inorganic perovskite CuCl 4 based: Synthesis, crystal structure, vibrational, optical properties, DFT and TDFT calculations, dielectric properties and biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroussia Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1229, pp.129838. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.129838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C 1 ‐Symmetric Atropisomeric NHC Palladium(II) Complexes: Synthesis, Resolution and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363 (17), pp.4229-4238. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202100491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prochiral N-Heterocyclic Carbenes to Optically Pure Metal Complexes New Opportunities in Asymmetric Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (1), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b12698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding kinetics calculations of the inclusion of some benzoic acid derivatives and paracetamol in β CD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bezzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (3-4), pp.373-379. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-020-00976-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Control of Central and Helical Chiralities: Expedient Helicoselective Synthesis of Dioxa[6]helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoze Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (38), pp.16199-16204. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c07995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational studies of Ni(II) photosensitizers complexes containing 1,1′-bis(diphenylphosphino)ferrocene and dithio ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefia Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houari Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (4), pp.194-203. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjc-2019-0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicted Gas-Phase and Liquid-Phase Acidities of Carborane Carboxylic and Dicarboxylic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Oliva-Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arturo Arturo Santaballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibon Alkorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Notario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (16), pp.4344 - 4353. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201800683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton affinities of amino group functionalizing 2D and 3D boron compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Oliva-Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Z Dávalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Holub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drahomír Hnyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afinidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (584), pp.260-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational insights about the dynamic behavior for the inclusion process of deprotonated and neutral aspirin in beta-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bezzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayenne Djémil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (1-2), pp.115-127. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-018-0822-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MethyleneCycloPropene: Local Vision of the first 1 B 2 excited state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelhak Touadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1116, pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-016-3191-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-catalyzed rearrangement of allenylsulfides to furan: A theoretical mechanistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rajzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 443, pp.148 - 154. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcat.2017.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of atropisomerism in N-(2-methylphenyl)-N′-(2-methylphenyl) thiourea and its inclusion in the β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krallafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (3-4), pp.199-207. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-017-0719-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1116, pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS, a program to teach mesomerism and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis M Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 738, pp.12015 - 12015. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/738/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesomerism, Ring & Substituent Effects, A Computational Chemistry Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djameleddine Khatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journal of laboratory chemical education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5923/j.jlce.20160402.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Wave Functions into Valence Bond Structures: A Simple Projection Method to Describe Excited States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (8), pp.771-779. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics and quantum mechanics study of the [2-oxo-N-phenyl-3-oxazolidinesulfonamide@β-cyclodextrin] complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Mohamed Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatmi Djameleddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbel Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayenne Djémil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madi Fatiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 222, pp.777 - 782. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2016.07.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Chemodivergent Palladium-Catalyzed Processes: Role of Versatile Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Buono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.471 - 471. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201501320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight Watchers électronique : calculez votre poids de formes résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'actualité chimique, 406, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodivergent Palladium-Catalyzed Processes: Role of Versatile Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Buono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (23), pp.3848-3854. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201500809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Catalysis of the Cycloisomerization of 1,6-Dienes with Tin(IV) Salts: The Important Role of a Water Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Drujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, ChemCatChem, 6, pp.500 - 507. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201300952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Hyperconjugation in Strained Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chemistry a European Journal, 20, pp.12601-12606. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201403582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperconjugation in Carbocations, a BLW Study with DFT approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Alamiddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.37. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2013.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful MALDI-MS Analysis of Synthetic Polymers with Labile End-Groups: The Case of Nitroxide-Mediated Polymerization Using the MAMA-SG1 Alkoxyamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang N. T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (25), pp.7916-7924. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Valence Bond Workshop in Paris: The Phoenix Rises from the Ashes or, Has a Love Story with MO-Based Theories Begun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Braïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Hiberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sason Shaik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (18), pp.4029--4030. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201200784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding of Gold with Unsaturated Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (8), pp.2090 - 2096. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201101065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Platinum(II) and Palladium(II) Phosphinito Phosphinous Acids Generate the Same Type of Reactive Intermediate in Alkyne Coordination? A Gas-Phase Study with Phenylethyne and Propargyl Acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Karanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (18), pp.4814 - 4821. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om200234c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Mass Spectrometry of Trimethylsilyl-Terminated Poly(Dimethylsiloxane) Ammonium Adducts Generated by Electrospray Ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (4), pp.649--658. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-010-0073-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation characteristics of alpha,omega-dihydride poly(dimethylsiloxane) ammonium adducts generated by electrospray ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (1), pp.70--76. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2011.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InIII-Catalysed Tandem C-C and C-O Bond Formation between Phenols and Allylic Acetates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Vece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Poulain-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (32), pp.6239 - 6248. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201000738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labile ligands on some Lewis super acids: a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (33), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b907229b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Study of Phenylacetylene and Norbornadiene on a Palladium(II) Phosphinous Acid Complex: Importance of the Order of Introduction of the Organic Partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reddy Thota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (9), pp.2735 - 2743. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om801197n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem mass spectrometry of doubly charged poly(ethylene oxide) oligomers produced by electrospray ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272 (1), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2007.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel-Lewis Projection Method: A “Weights Watcher” for Mesomeric Structures †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (50), pp.13256 - 13262. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp803813e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying resonance through a Lewis Valence Bond approach: application to haloallyl and carbonylcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Braïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 135, pp.273--283. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B605325D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel theory for Lewis structures: Hückel–Lewis Configuration Interaction (HL-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 817 (1-3), pp.99 - 109. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2007.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurational Stability of Chlorophosphines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jugé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42, pp.420 - 427. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic026128u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">trans-Bis-[(−)ephedrinate]-palladiumII complex: synthesis, molecular modeling and use as catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Létinois-Halbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Muzart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 687 (2), pp.377-383. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2003.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical description of [2+2] photocycloadditions: enone and ethylene as a model of the reactivity of cycloenones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Pete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 538 (1-3), pp.165 - 177. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-1280(00)00693-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Description with Lewis Structures at the Hückel Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.605-616, 2024, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821978-2.00036-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on HuLiS: The Two Methods Implemented in HuLiS (HL-CI and HL-P) and Their Behavior for a Few Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.617-624, 2024, Comprehensive Computational Chemistry, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821978-2.00037-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Structures at the Hückel Level, a Hückel-Derived Valence Bond Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goudard Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Topological Methods in Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction d'une bande par distortion d'une lophine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marseille (13), France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padlocking dihydrofurannulation for the control of small degree of helicity built on a fused-tetracyclic core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédite Yen-Pon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego García-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atropisomeric N‐Heterocyclic Carbene‐Palladium(II) Complexes: Influence of the Backbone Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Atropisomeric‐NHC Catechodithiolate Ruthenium Complexes for Z ‐Selective Asymmetric Ring‐Opening Cross Metathesis of Exo ‐Norbornenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Bouëtard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2 -Symmetric atropisomeric N-heterocyclic carbene–palladium( ii ) complexes: synthesis, chiral resolution, and application in the enantioselective α-arylation of amides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Density Difference in VB wave functions components.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. S. Humbel, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral aspirin inclusion in beta-cyclodextrin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lophine distortion upon complexation and UV simulated spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">illustration of hal-01629621; mechanism of allenylsulfides to furan via gold catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C1 ‐Symmetric Atropisomeric NHC Palladium(II) Complexes: Synthesis, Resolution and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">illustration de hal-03105659 simulated UV spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal complexes bearing atropisomeric saturated NHC ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Savchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bocquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION FOR hal-02922032</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">illustre hal-02512291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of hal02168191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Control of Central and Helical Chiralities: Expedient Helicoselective Synthesis of Dioxa[6]helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoze Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">illustr_ hal-01790222</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02138909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prochiral N-Heterocyclic Carbenes to Optically Pure Metal Complexes: New Opportunities in Asymmetric Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration-hal-01449388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02140337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de hal-01347465 : Hyperconjugation in Carbocations, a BLW Study with DFT approximation Zakaria Alamiddine, Stéphane Humbel, Frontiers in Chemistry, 2014, 1, 37.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02126032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de hal-02138836</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02138864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of P. Nava et al Chemodivergent Palladium-Catalyzed Processes: Role of Versatile Ligands; ChemCatChem, 2015, 7, 3848-3854. &amp;lt;hal-01347478&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01637079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration HulIs : weight of Lewis str.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01610757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de &amp;quot; A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of the paper hal-01629621 Michel Rajzmann , Jianbo Wang, Stéphane Humbel〈10.1016/j.mcat.2017.09.031〉</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01629634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projector and HuLiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01597800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">illustration of our ChloroPhosphine paper inorg chem 2003 : hal-01564785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01630108v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS program logo and output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01597807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS and aromaticity of Lewis structures, case of MCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01597808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">illustration of atropisomerism in N-(2-methylphenyl)-N′-(2-methylphenyl) thiourea and its inclusion in the β-cyclodextrin hal-01635327</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01635341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">illustration of On the Catalysis of the Cycloisomerization of 1,6-Dienes with Tin(IV) Salts: The Important Role of a Water Molecule hal-01347469</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01630147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight Watcher et HuLiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01597798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of hal-01347475 CEJ 2014 : Large Hyperconjugation in Strained Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01637068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS : Simple HÜckel and LewIS embedded in the Hückel theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. Marseille, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS a program to recast molecular orbital wave functions into Lewis structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mathematical Modeling in Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Humbel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5405-1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083820736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Multiple Stereogenic Elements in Diaryl Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelati Naghim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandidurai Solai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (3), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceur.70257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT studies on the mechanism of one-pot α,γ-difunctionalization of β-ketoesters: regio-, chemo-, and stereoselectivity promoted by DBU/MeOH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Hadjadj Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjira Habib Zahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sehailia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (10), pp.285. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-025-06509-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hückel to Clar: a Block-Localized Description of Aromatic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (9), pp.1033-1045. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2025-0495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Control of C–N Axial Chirality in Bis-Pentatomic N-Pyrazolyl Maleimides through an Experimental and Computational Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián López‐francés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Amatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (31), pp.e202500485. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202500485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’énergie de la liaison hydrogène (HB) de l’almazole D révisé par la méthode MTA (Molecular Tailoring Approach)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bédié Mbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue RAMReS – Sciences Appliquées et de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sciences Appliquées et de l’Ingénieur, 6 (1), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of End-On Copper(II) Superoxido Complexes: A Wave Function-Based Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (18), pp.8038-8049. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atropisomeric N‐Heterocyclic Carbene‐Palladium(II) Complexes: Influence of the Backbone Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (12), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202300780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adaptative Modulation of the Phosphinito–Phosphinous Acid Ligand: Computational Illustration Through Palladium-Catalyzed Alcohol Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Membrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tété Etonam Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (21), pp.4999. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29214999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padlocking dihydrofurannulation for the control of small degree of helicity built on a fused-tetracyclic core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédite Yen-Pon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego García-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (19), pp.7300 - 7307. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sc00745j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Atropisomeric-NHC Catechodithiolate Ruthenium Complexes for Z-Selective Asymmetric Ring-Opening Cross Metathesis of Exo-Norbornenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Bouëtard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.e202300341. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202300341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2 -Symmetric atropisomeric N-heterocyclic carbene–palladium( ii ) complexes: synthesis, chiral resolution, and application in the enantioselective α-arylation of amides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (25), pp.8728-8736. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3dt01182h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal complexes bearing atropisomeric saturated NHC ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Savchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bocquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (1), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chir.23378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic densities and valence bond wave functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (20), pp.204310. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0094554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of dissolved nickel in natural waters using a rapid microplate fluorescence assay method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Robert-Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mountassir El Mouchtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 275, pp.121170. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2022.121170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate computed singlet–triplet energy differences for cobalt systems: implication for two-state reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (36), pp.21841-21852. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP03291K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zero dimensional hybrid organic-inorganic perovskite CuCl 4 based: Synthesis, crystal structure, vibrational, optical properties, DFT and TDFT calculations, dielectric properties and biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroussia Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1229, pp.129838. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.129838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C 1 ‐Symmetric Atropisomeric NHC Palladium(II) Complexes: Synthesis, Resolution and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363 (17), pp.4229-4238. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202100491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prochiral N-Heterocyclic Carbenes to Optically Pure Metal Complexes New Opportunities in Asymmetric Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (1), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b12698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding kinetics calculations of the inclusion of some benzoic acid derivatives and paracetamol in β CD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bezzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (3-4), pp.373-379. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-020-00976-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational studies of Ni(II) photosensitizers complexes containing 1,1′-bis(diphenylphosphino)ferrocene and dithio ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefia Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houari Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (4), pp.194-203. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjc-2019-0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Control of Central and Helical Chiralities: Expedient Helicoselective Synthesis of Dioxa[6]helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoze Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (38), pp.16199-16204. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c07995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational insights about the dynamic behavior for the inclusion process of deprotonated and neutral aspirin in beta-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bezzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayenne Djémil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (1-2), pp.115-127. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-018-0822-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicted Gas-Phase and Liquid-Phase Acidities of Carborane Carboxylic and Dicarboxylic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Oliva-Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arturo Arturo Santaballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibon Alkorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Notario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (16), pp.4344 - 4353. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201800683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton affinities of amino group functionalizing 2D and 3D boron compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Oliva-Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Z Dávalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Holub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drahomír Hnyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afinidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (584), pp.260-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-catalyzed rearrangement of allenylsulfides to furan: A theoretical mechanistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rajzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 443, pp.148 - 154. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcat.2017.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MethyleneCycloPropene: Local Vision of the first 1 B 2 excited state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelhak Touadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1116, pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-016-3191-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of atropisomerism in N-(2-methylphenyl)-N′-(2-methylphenyl) thiourea and its inclusion in the β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krallafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (3-4), pp.199-207. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-017-0719-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1116, pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Wave Functions into Valence Bond Structures: A Simple Projection Method to Describe Excited States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (8), pp.771-779. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS, a program to teach mesomerism and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis M Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 738, pp.12015 - 12015. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/738/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesomerism, Ring & Substituent Effects, A Computational Chemistry Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djameleddine Khatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journal of laboratory chemical education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5923/j.jlce.20160402.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics and quantum mechanics study of the [2-oxo-N-phenyl-3-oxazolidinesulfonamide@β-cyclodextrin] complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Mohamed Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatmi Djameleddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbel Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayenne Djémil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madi Fatiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 222, pp.777 - 782. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2016.07.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Chemodivergent Palladium-Catalyzed Processes: Role of Versatile Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Buono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.471 - 471. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201501320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight Watchers électronique : calculez votre poids de formes résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'actualité chimique, 406, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodivergent Palladium-Catalyzed Processes: Role of Versatile Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Buono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (23), pp.3848-3854. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201500809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Catalysis of the Cycloisomerization of 1,6-Dienes with Tin(IV) Salts: The Important Role of a Water Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Drujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, ChemCatChem, 6, pp.500 - 507. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201300952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Hyperconjugation in Strained Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chemistry a European Journal, 20, pp.12601-12606. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201403582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperconjugation in Carbocations, a BLW Study with DFT approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Alamiddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.37. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2013.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful MALDI-MS Analysis of Synthetic Polymers with Labile End-Groups: The Case of Nitroxide-Mediated Polymerization Using the MAMA-SG1 Alkoxyamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang N. T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (25), pp.7916-7924. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Valence Bond Workshop in Paris: The Phoenix Rises from the Ashes or, Has a Love Story with MO-Based Theories Begun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Braïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Hiberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sason Shaik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (18), pp.4029--4030. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201200784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding of Gold with Unsaturated Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (8), pp.2090 - 2096. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201101065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Platinum(II) and Palladium(II) Phosphinito Phosphinous Acids Generate the Same Type of Reactive Intermediate in Alkyne Coordination? A Gas-Phase Study with Phenylethyne and Propargyl Acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Karanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (18), pp.4814 - 4821. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om200234c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Mass Spectrometry of Trimethylsilyl-Terminated Poly(Dimethylsiloxane) Ammonium Adducts Generated by Electrospray Ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (4), pp.649--658. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-010-0073-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation characteristics of alpha,omega-dihydride poly(dimethylsiloxane) ammonium adducts generated by electrospray ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (1), pp.70--76. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2011.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InIII-Catalysed Tandem C-C and C-O Bond Formation between Phenols and Allylic Acetates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Vece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Poulain-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (32), pp.6239 - 6248. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201000738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labile ligands on some Lewis super acids: a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (33), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b907229b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Study of Phenylacetylene and Norbornadiene on a Palladium(II) Phosphinous Acid Complex: Importance of the Order of Introduction of the Organic Partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reddy Thota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (9), pp.2735 - 2743. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om801197n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem mass spectrometry of doubly charged poly(ethylene oxide) oligomers produced by electrospray ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272 (1), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2007.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel-Lewis Projection Method: A “Weights Watcher” for Mesomeric Structures †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (50), pp.13256 - 13262. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp803813e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying resonance through a Lewis Valence Bond approach: application to haloallyl and carbonylcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Braïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 135, pp.273--283. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B605325D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel theory for Lewis structures: Hückel–Lewis Configuration Interaction (HL-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 817 (1-3), pp.99 - 109. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2007.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurational Stability of Chlorophosphines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jugé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42, pp.420 - 427. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic026128u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">trans-Bis-[(−)ephedrinate]-palladiumII complex: synthesis, molecular modeling and use as catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Létinois-Halbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Muzart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 687 (2), pp.377-383. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2003.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical description of [2+2] photocycloadditions: enone and ethylene as a model of the reactivity of cycloenones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Pete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 538 (1-3), pp.165 - 177. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-1280(00)00693-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS a program to recast molecular orbital wave functions into Lewis structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mathematical Modeling in Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Description with Lewis Structures at the Hückel Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.605-616, 2024, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821978-2.00036-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on HuLiS: The Two Methods Implemented in HuLiS (HL-CI and HL-P) and Their Behavior for a Few Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.617-624, 2024, Comprehensive Computational Chemistry, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821978-2.00037-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Structures at the Hückel Level, a Hückel-Derived Valence Bond Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goudard Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Topological Methods in Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padlocking dihydrofurannulation for the control of small degree of helicity built on a fused-tetracyclic core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédite Yen-Pon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego García-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction d'une bande par distortion d'une lophine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marseille (13), France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2 -Symmetric atropisomeric N-heterocyclic carbene–palladium( ii ) complexes: synthesis, chiral resolution, and application in the enantioselective α-arylation of amides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atropisomeric N‐Heterocyclic Carbene‐Palladium(II) Complexes: Influence of the Backbone Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Atropisomeric‐NHC Catechodithiolate Ruthenium Complexes for Z ‐Selective Asymmetric Ring‐Opening Cross Metathesis of Exo ‐Norbornenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Bouëtard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Density Difference in VB wave functions components.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. S. Humbel, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral aspirin inclusion in beta-cyclodextrin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lophine distortion upon complexation and UV simulated spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">illustration of hal-01629621; mechanism of allenylsulfides to furan via gold catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C1 ‐Symmetric Atropisomeric NHC Palladium(II) Complexes: Synthesis, Resolution and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">illustration de hal-03105659 simulated UV spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal complexes bearing atropisomeric saturated NHC ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Savchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bocquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">illustre hal-02512291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION FOR hal-02922032</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of hal02168191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Control of Central and Helical Chiralities: Expedient Helicoselective Synthesis of Dioxa[6]helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoze Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prochiral N-Heterocyclic Carbenes to Optically Pure Metal Complexes: New Opportunities in Asymmetric Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">illustr_ hal-01790222</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02138909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration-hal-01449388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02140337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de hal-01347465 : Hyperconjugation in Carbocations, a BLW Study with DFT approximation Zakaria Alamiddine, Stéphane Humbel, Frontiers in Chemistry, 2014, 1, 37.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02126032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de hal-02138836</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02138864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of hal-01347475 CEJ 2014 : Large Hyperconjugation in Strained Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01637068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight Watcher et HuLiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01597798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration HulIs : weight of Lewis str.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01610757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of P. Nava et al Chemodivergent Palladium-Catalyzed Processes: Role of Versatile Ligands; ChemCatChem, 2015, 7, 3848-3854. &amp;lt;hal-01347478&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01637079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de &amp;quot; A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of the paper hal-01629621 Michel Rajzmann , Jianbo Wang, Stéphane Humbel〈10.1016/j.mcat.2017.09.031〉</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01629634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projector and HuLiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01597800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">illustration of our ChloroPhosphine paper inorg chem 2003 : hal-01564785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01630108v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS program logo and output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01597807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">illustration of atropisomerism in N-(2-methylphenyl)-N′-(2-methylphenyl) thiourea and its inclusion in the β-cyclodextrin hal-01635327</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01635341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS and aromaticity of Lewis structures, case of MCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01597808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">illustration of On the Catalysis of the Cycloisomerization of 1,6-Dienes with Tin(IV) Salts: The Important Role of a Water Molecule hal-01347469</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01630147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS : Simple HÜckel and LewIS embedded in the Hückel theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. Marseille, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3006B44F"/>
+    <w:nsid w:val="FD90B687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-humbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5405-1848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083820736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barrois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2025-0495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452352v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n L&#243;pez&#8208;franc&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rodrigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500485" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04401" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04781573v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Chou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Van&#231;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Deschodt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300780" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaucherand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00745j" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;di&#233; Mbow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morvan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bou&#235;tard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Kong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300341" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt01182h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500191v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bocquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23378" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Racine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0094554" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert-Peillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mountassir El Mouchtari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121170" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836748v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03291K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroussia Hachani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dridi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Othmani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129838" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100491" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12698" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khatmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bezzina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-020-00976-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoze Bao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07995" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512291v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefia Brahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Brahim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahmouni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2019-0168" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Oliva-Enrich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arturo Arturo Santaballa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Alkorta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Notario" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201800683" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Z D&#225;valos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Holub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drahom&#237;r Hnyk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168191v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Dj&#233;mil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-018-0822-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Racine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelhak Touadjine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3191-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.09.031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touadjine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mostefai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krallafa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-017-0719-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469404v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01380727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Goudard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/738/1/012015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347226v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djameleddine Khatmi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.jlce.20160402.01" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Humbel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24267" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Mohamed Bounab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatmi Djameleddine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbel St&#233;phane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Fatiha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.07.121" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644570v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201501320" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347244v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500809" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347469v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Drujon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300952" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPV7RSWP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403582" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6DT1HT6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Alamiddine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460353v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang N. T. Phan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trimaille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200239" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA52ECA1B1F3793B43688EFE2510A97370D31FE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627702v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bra&#239;da" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Hiberty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sason Shaik" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200784" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101065" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4D3M51L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450817v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Karanik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200234c" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460288v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-010-0073-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460286v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.06.020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2VRPKC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447589v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vece" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ricci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poulain-Martini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000738" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115DF861B244ACA3A2E2DA6ED89B232E1307E56F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907229b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E44D392E91F991D83F50FBC0B24622A10E32CB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658984v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reddy Thota" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801197n" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447597v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.12.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CK8RWFC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447595v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803813e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PSD6SV0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627885v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linares" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B605325D" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girardi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.04.026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4RTQ84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bauduin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jug&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic026128u" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540504v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla L&#233;tinois-Halbes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H&#233;nin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Muzart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2003.08.015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLSWVS3H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449384v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouquant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Pete" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(00)00693-X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E92AF46DB351F669C36A56B1BA876CF89DC2CC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398157v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benzidi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00036-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388251v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00037-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095737v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudard Nicolas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04389983v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616840v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04782114v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062285v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142956v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684145v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684158v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684184v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03177662v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03338507v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03177656v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03513576v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922040v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518277v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922373v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02953894v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02138909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530604v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02140337v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02126032v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02138864v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01637079v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01610757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01587254v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01629634v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01597800v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01630108v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01597807v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01597808v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01635341v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01630147v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01597798v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01637068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01587424v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01408046v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-humbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5405-1848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083820736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelati Naghim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandidurai Solai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Hadjadj Aoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Adda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Habib Zahmani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sehailia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-025-06509-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barrois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2025-0495" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n L&#243;pez&#8208;franc&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500485" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;di&#233; Mbow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04781573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Chou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Van&#231;on" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Deschodt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300780" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaucherand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00745j" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morvan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bou&#235;tard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Kong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300341" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt01182h" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bocquin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23378" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Racine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0094554" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert-Peillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mountassir El Mouchtari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121170" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03291K" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroussia Hachani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dridi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Othmani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129838" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100491" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12698" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khatmi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bezzina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-020-00976-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefia Brahim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Brahim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahmouni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2019-0168" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoze Bao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07995" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168191v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Dj&#233;mil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-018-0822-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Oliva-Enrich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arturo Arturo Santaballa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Alkorta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Notario" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201800683" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138836v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Z D&#225;valos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Holub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drahom&#237;r Hnyk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.09.031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539634v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Racine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelhak Touadjine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3191-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635327v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touadjine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mostefai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krallafa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-017-0719-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469404v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Humbel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24267" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01380727v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Goudard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/738/1/012015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djameleddine Khatmi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.jlce.20160402.01" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449388v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Mohamed Bounab" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatmi Djameleddine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbel St&#233;phane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Fatiha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.07.121" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KL5V1RT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644570v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201501320" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347244v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500809" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347469v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Drujon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300952" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPV7RSWP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347475v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403582" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6DT1HT6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Alamiddine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460353v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang N. T. Phan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trimaille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200239" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA52ECA1B1F3793B43688EFE2510A97370D31FE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627702v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bra&#239;da" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Hiberty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sason Shaik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200784" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450857v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101065" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4D3M51L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450817v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Karanik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200234c" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460288v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-010-0073-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460286v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.06.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2VRPKC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vece" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ricci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poulain-Martini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000738" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115DF861B244ACA3A2E2DA6ED89B232E1307E56F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447594v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907229b" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E44D392E91F991D83F50FBC0B24622A10E32CB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658984v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reddy Thota" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801197n" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447597v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.12.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CK8RWFC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447595v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803813e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PSD6SV0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627885v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linares" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B605325D" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447600v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girardi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.04.026" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4RTQ84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564785v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bauduin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jug&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic026128u" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540504v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla L&#233;tinois-Halbes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H&#233;nin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Muzart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2003.08.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLSWVS3H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449384v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertrand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouquant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Pete" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(00)00693-X" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E92AF46DB351F669C36A56B1BA876CF89DC2CC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01408046v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398157v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benzidi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00036-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388251v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00037-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095737v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudard Nicolas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616840v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04389983v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142956v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04782114v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062285v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684158v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684184v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03177662v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03338507v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03177656v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03513576v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518277v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922040v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922373v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02953894v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530604v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02138909v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02140337v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02126032v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02138864v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01637068v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01597798v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01610757v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01637079v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01587254v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01629634v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01597800v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01630108v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01597807v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01635341v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01597808v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01630147v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01587424v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>