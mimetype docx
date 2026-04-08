--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -2685,299 +2685,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpège: Learning Multitouch Chord Gestures Vocabularies</w:t>
+                <w:t xml:space="preserve">A Body-centric Design Space for Multi-surface Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Ghomi</w:t>
+                <w:t xml:space="preserve">Julie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Gustafson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Tabletops and Surfaces (ITS '13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Oct 2013, St Andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">CHI'13 - 31st International Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870173v1</w:t>
+                <w:t xml:space="preserve">hal-00789169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Body-centric Design Space for Multi-surface Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arpège: Learning Multitouch Chord Gestures Vocabularies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Nancel</w:t>
+                <w:t xml:space="preserve">Emilien Ghomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Gustafson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Olivier Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI'13 - 31st International Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM SIGCHI, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Interactive Tabletops and Surfaces (ITS '13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Oct 2013, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789169v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Rhythmic Patterns as an Input Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Ghomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3063,64 +3063,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left-over Windows Cause Window Clutter... But What Causes Left-over Windows?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3197,51 +3197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3279,51 +3279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiTouch and BiPad: Designing Bimanual Interaction for Hand-held Tablets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3608,51 +3608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pietriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Primet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3898,51 +3898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace de conception fondé sur une analyse morphologique des techniques de menus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5762,51 +5762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Malloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6206,51 +6206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PushMenu: Extending Marking Menus for Pressure-Enabled Input Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6651,51 +6651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dan Mathew" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-019-00314-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zinenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bastoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177961" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Calegario" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Cabral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geber Ramalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2017.18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mathew" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-017-0245-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gjerlufsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2012.110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis West" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Alawoe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Barbosa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Malloch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3102113.3102134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Bagn&#232;res" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2854038.2854048" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grammatikou Magdalini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2817721.2817729" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kouyoumdjian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01226729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807454" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Blum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Olafsdottir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598153.2598166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Ghomi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gustafson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663973v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208579" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Diehl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Mackay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559194v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979064" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626259v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2047196.2047229" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582640v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996518" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2010.5429611" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629829" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Appert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629845" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1385569.1385594" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541457" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1182475.1182533" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132742" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029632.1029677" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148626" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550591v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/506443.506505" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis J West" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056992v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370588v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2578881" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borchers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550597v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010210v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00823763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dan Mathew" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-019-00314-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zinenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bastoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177961" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Calegario" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Cabral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geber Ramalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2017.18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mathew" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-017-0245-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gjerlufsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2012.110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis West" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Alawoe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Barbosa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Malloch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3102113.3102134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Bagn&#232;res" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2854038.2854048" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grammatikou Magdalini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2817721.2817729" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kouyoumdjian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01226729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807454" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Blum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Olafsdottir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598153.2598166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gustafson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Ghomi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663973v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208579" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Diehl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Mackay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559194v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979064" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626259v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2047196.2047229" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582640v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996518" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2010.5429611" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629829" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Appert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629845" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1385569.1385594" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541457" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1182475.1182533" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132742" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029632.1029677" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148626" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550591v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/506443.506505" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis J West" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056992v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370588v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2578881" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borchers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550597v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010210v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00823763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>