--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -308,261 +308,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method and Toolkit for Digital Musical Instruments: Generating Ideas and Prototypes</w:t>
+                <w:t xml:space="preserve">Survey and Implications for the Design of New 3D Audio Authoring Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Calegario</w:t>
+                <w:t xml:space="preserve">Justin Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geber Ramalho</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MultiMedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMUL.2017.18⟩</w:t>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.277-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12193-017-0245-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467105v1</w:t>
+                <w:t xml:space="preserve">hal-01517188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey and Implications for the Design of New 3D Audio Authoring Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Method and Toolkit for Digital Musical Instruments: Generating Ideas and Prototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Calegario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Mathew</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+                <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (3), pp.277-287. </w:t>
+              <w:t xml:space="preserve">IEEE MultiMedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Enriching the Music Experience, 24 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12193-017-0245-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MMUL.2017.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517188v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisurface Interaction in the WILD Room</w:t>
               </w:r>
@@ -1210,420 +1210,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZenStates: Easy-to-Understand Yet Expressive Specifications for Creative Interactive Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
+                <w:t xml:space="preserve">Application du modèle Entité-Composant-Système à la programmation d'interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Raffaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VL/HCC 2018 - IEEE Symposium on Visual Languages and Human-Centric Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">IHM 2018 - 30eme conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. pp.42-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888802v1</w:t>
+                <w:t xml:space="preserve">hal-01898859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du modèle Entité-Composant-Système à la programmation d'interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Raffaillac</w:t>
+                <w:t xml:space="preserve">ZenStates: Easy-to-Understand Yet Expressive Specifications for Creative Interactive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeronimo Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2018 - 30eme conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Brest, France. pp.42-51</w:t>
+              <w:t xml:space="preserve">VL/HCC 2018 - IEEE Symposium on Visual Languages and Human-Centric Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898859v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Playfulness in NIME Design: The Case of Live Looping Tools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Versioning and Annotation Support for Collaborative Mapping Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Mortensen Wanderley</w:t>
+                <w:t xml:space="preserve">Johnty Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Malloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIME 2017 - 17th International Conference on New Interfaces for Musical Expression</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aalborg University, May 2017, Copenhagen, Denmark. pp.87-92</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalto University, Jul 2017, Espoo, Finland. pp.275-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528923v1</w:t>
+                <w:t xml:space="preserve">hal-01576143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versioning and Annotation Support for Collaborative Mapping Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Malloch</w:t>
+                <w:t xml:space="preserve">Exploring Playfulness in NIME Design: The Case of Live Looping Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeronimo Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Mortensen Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aalto University, Jul 2017, Espoo, Finland. pp.275-278</w:t>
+              <w:t xml:space="preserve">NIME 2017 - 17th International Conference on New Interfaces for Musical Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalborg University, May 2017, Copenhagen, Denmark. pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576143v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning Function Calls Into Animations</w:t>
               </w:r>
@@ -1824,343 +1824,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating Visualization, Not Codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bastoul</w:t>
+                <w:t xml:space="preserve">Characterizing the Influence of Motion Parameters on Performance when Acquiring Moving Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kouyoumdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Polyhedral Compilation Techniques (IMPACT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.148-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100974v1</w:t>
+                <w:t xml:space="preserve">hal-01207511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BricoSketch: Mixing Paper and Computer Drawing Tools in Professional Illustration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grammatikou Magdalini</w:t>
+                <w:t xml:space="preserve">Manipulating Visualization, Not Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Zinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bastoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Interactive Tabletops and Surfaces (ITS'15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Polyhedral Compilation Techniques (IMPACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207358v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Influence of Motion Parameters on Performance when Acquiring Moving Targets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BricoSketch: Mixing Paper and Computer Drawing Tools in Professional Illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ferey</w:t>
+                <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bourdot</w:t>
+                <w:t xml:space="preserve">Grammatikou Magdalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.148-155, </w:t>
+              <w:t xml:space="preserve">International Conference on Interactive Tabletops and Surfaces (ITS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Funchal, Portugal. pp.127-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2817721.2817729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207511v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking through the Eye of the Mouse: A Simple Method for Measuring End-to-end Latency using an Optical Mouse</w:t>
               </w:r>
@@ -2276,77 +2276,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does &amp;quot; Evaluation &amp;quot; mean for the NIME community?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeronimo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Malloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Mortensen Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2479,51 +2479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Morphological Analysis of Audio Objects and their Control Methods for 3D Audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2927,676 +2927,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Rhythmic Patterns as an Input Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Ghomi</w:t>
+                <w:t xml:space="preserve">BiTouch and BiPad: Designing Bimanual Interaction for Hand-held Tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Faure</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
+                <w:t xml:space="preserve">W.E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 30th international conference on Human factors in computing systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHI'12 - 30th International Conference on Human Factors in Computing Systems - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI, May 2012, Austin, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663973v2</w:t>
+                <w:t xml:space="preserve">hal-00663972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left-over Windows Cause Window Clutter... But What Causes Left-over Windows?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Wagner</w:t>
+                <w:t xml:space="preserve">Evaluating the Benefits of Real-time Feedback in Mobile Augmented Reality with Hand-held Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Huot</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergo'IHM 2012 - 24th French Speaking Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM, Oct 2012, Biarritz, France</w:t>
+              <w:t xml:space="preserve">CHI'12 - 30th International Conference on Human Factors in Computing Systems - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI, May 2012, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776301v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Benefits of Real-time Feedback in Mobile Augmented Reality with Hand-held Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Can Liu</w:t>
+                <w:t xml:space="preserve">Using Rhythmic Patterns as an Input Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Ghomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI'12 - 30th International Conference on Human Factors in Computing Systems - 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 30th international conference on Human factors in computing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Austin, United States. pp.1253--1262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2207676.2208579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663974v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663973v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiTouch and BiPad: Designing Bimanual Interaction for Hand-held Tablets</w:t>
+                <w:t xml:space="preserve">Left-over Windows Cause Window Clutter... But What Causes Left-over Windows?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W.E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI'12 - 30th International Conference on Human Factors in Computing Systems - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM SIGCHI, May 2012, Austin, United States</w:t>
+              <w:t xml:space="preserve">Ergo'IHM 2012 - 24th French Speaking Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Oct 2012, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663972v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TorusDesktop: Pointing via the Backdoor is Sometimes Shorter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gliimpse: Animating from Markup Code to Rendered Documents and Vice-Versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '11: Proceedings of the SIGCHI Conference on Human Factors and Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Vancouver, Canada. pp.829--838, </w:t>
+              <w:t xml:space="preserve">UIST 2011 - 24th ACM Symposium on User Interface Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI, Oct 2011, Santa Barbara, CA, United States. pp.257-262, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1978942.1979064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2047196.2047229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559194v3</w:t>
+                <w:t xml:space="preserve">inria-00626259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gliimpse: Animating from Markup Code to Rendered Documents and Vice-Versa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TorusDesktop: Pointing via the Backdoor is Sometimes Shorter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UIST 2011 - 24th ACM Symposium on User Interface Software and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM SIGCHI, Oct 2011, Santa Barbara, CA, United States. pp.257-262, </w:t>
+              <w:t xml:space="preserve">CHI '11: Proceedings of the SIGCHI Conference on Human Factors and Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vancouver, Canada. pp.829--838, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2047196.2047229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1978942.1979064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00626259v1</w:t>
+                <w:t xml:space="preserve">hal-00559194v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Development of User Interfaces on Cluster-Driven Wall Displays with jBricks</w:t>
               </w:r>
@@ -3699,51 +3699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WikipediaViz: Conveying Article Quality for Casual Wikipedia Readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,51 +3803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de mesures agrégées pour l'estimation de la qualité des articles Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3892,248 +3892,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00550697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un espace de conception fondé sur une analyse morphologique des techniques de menus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Nancel</w:t>
+                <w:t xml:space="preserve">FlowStates: prototypage d'applications interactives avec des flots de données et des machines à états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2009, 21ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1629826.1629829⟩</w:t>
+              <w:t xml:space="preserve">International Conference of the Association Francophone d'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Grenoble, France. pp.119-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1629826.1629845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00550594v1</w:t>
+                <w:t xml:space="preserve">inria-00538598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlowStates: prototypage d'applications interactives avec des flots de données et des machines à états</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Appert</w:t>
+                <w:t xml:space="preserve">Un espace de conception fondé sur une analyse morphologique des techniques de menus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Association Francophone d'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Grenoble, France. pp.119-128, </w:t>
+              <w:t xml:space="preserve">IHM 2009, 21ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Grenoble, France. pp.ACM, International Conference Proceedings Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1629826.1629845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1629826.1629829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00538598v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00550594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TapTap and MagStick: Improving One-Handed Target Acquisition on Small Touch-screens</w:t>
               </w:r>
@@ -5069,51 +5069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travis J West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIME 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Utrecht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5170,77 +5170,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Design Workbench for Interactive Music Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Malloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5723,64 +5723,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Computer Interaction meets Computer Music: The MIDWAY Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Malloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5854,51 +5854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Running an HCI Experiment in Multiple Parallel Universes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5938,64 +5938,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Augmented Note-taking to Support Operating Physical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6651,51 +6651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dan Mathew" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-019-00314-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zinenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bastoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177961" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Calegario" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Cabral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geber Ramalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2017.18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mathew" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-017-0245-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gjerlufsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2012.110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis West" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Alawoe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Barbosa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Malloch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3102113.3102134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Bagn&#232;res" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2854038.2854048" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grammatikou Magdalini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2817721.2817729" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kouyoumdjian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01226729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807454" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Blum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Olafsdottir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598153.2598166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gustafson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Ghomi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663973v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208579" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Diehl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Mackay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559194v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979064" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626259v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2047196.2047229" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582640v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996518" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2010.5429611" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629829" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Appert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629845" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1385569.1385594" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541457" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1182475.1182533" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132742" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029632.1029677" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148626" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550591v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/506443.506505" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis J West" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056992v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370588v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2578881" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borchers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550597v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010210v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00823763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dan Mathew" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-019-00314-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zinenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bastoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177961" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517188v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mathew" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-017-0245-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Calegario" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Cabral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geber Ramalho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2017.18" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gjerlufsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2012.110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis West" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Alawoe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Barbosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Malloch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3102113.3102134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Bagn&#232;res" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2854038.2854048" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kouyoumdjian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_12" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207358v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grammatikou Magdalini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2817721.2817729" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01226729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807454" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Blum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Olafsdottir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598153.2598166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gustafson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Ghomi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Mackay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Diehl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663973v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208579" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2047196.2047229" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559194v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979064" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582640v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996518" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2010.5429611" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Appert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629845" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629829" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1385569.1385594" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541457" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1182475.1182533" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132742" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029632.1029677" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148626" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550591v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/506443.506505" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis J West" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056992v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370588v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2578881" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borchers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550597v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010210v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00823763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>