--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -308,261 +308,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey and Implications for the Design of New 3D Audio Authoring Tools</w:t>
+                <w:t xml:space="preserve">A Method and Toolkit for Digital Musical Instruments: Generating Ideas and Prototypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Mathew</w:t>
+                <w:t xml:space="preserve">Filipe Calegario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12193-017-0245-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE MultiMedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Enriching the Music Experience, 24 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMUL.2017.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517188v1</w:t>
+                <w:t xml:space="preserve">hal-01467105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method and Toolkit for Digital Musical Instruments: Generating Ideas and Prototypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filipe Calegario</w:t>
+                <w:t xml:space="preserve">Survey and Implications for the Design of New 3D Audio Authoring Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geber Ramalho</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MultiMedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Enriching the Music Experience, 24 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.277-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMUL.2017.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12193-017-0245-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467105v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisurface Interaction in the WILD Room</w:t>
               </w:r>
@@ -1311,51 +1311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZenStates: Easy-to-Understand Yet Expressive Specifications for Creative Interactive Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeronimo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1387,243 +1387,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versioning and Annotation Support for Collaborative Mapping Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Playfulness in NIME Design: The Case of Live Looping Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeronimo Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnty Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Malloch</w:t>
+                <w:t xml:space="preserve">Marcelo Mortensen Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aalto University, Jul 2017, Espoo, Finland. pp.275-278</w:t>
+              <w:t xml:space="preserve">NIME 2017 - 17th International Conference on New Interfaces for Musical Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalborg University, May 2017, Copenhagen, Denmark. pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576143v1</w:t>
+                <w:t xml:space="preserve">hal-01528923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Playfulness in NIME Design: The Case of Live Looping Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeronimo Barbosa</w:t>
+                <w:t xml:space="preserve">Versioning and Annotation Support for Collaborative Mapping Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnty Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Malloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Mortensen Wanderley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Huot</w:t>
+                <w:t xml:space="preserve">Marcelo Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIME 2017 - 17th International Conference on New Interfaces for Musical Expression</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aalborg University, May 2017, Copenhagen, Denmark. pp.87-92</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalto University, Jul 2017, Espoo, Finland. pp.275-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528923v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning Function Calls Into Animations</w:t>
               </w:r>
@@ -1824,160 +1824,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Influence of Motion Parameters on Performance when Acquiring Moving Targets</w:t>
+                <w:t xml:space="preserve">BricoSketch: Mixing Paper and Computer Drawing Tools in Professional Illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kouyoumdjian</w:t>
+                <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ferey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourdot</w:t>
+                <w:t xml:space="preserve">Grammatikou Magdalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_12⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Interactive Tabletops and Surfaces (ITS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Funchal, Portugal. pp.127-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2817721.2817729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207511v1</w:t>
+                <w:t xml:space="preserve">hal-01207358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating Visualization, Not Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2006,161 +1993,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Polyhedral Compilation Techniques (IMPACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BricoSketch: Mixing Paper and Computer Drawing Tools in Professional Illustration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing the Influence of Motion Parameters on Performance when Acquiring Moving Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kouyoumdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
+                <w:t xml:space="preserve">Nicolas Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammatikou Magdalini</w:t>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Interactive Tabletops and Surfaces (ITS'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Funchal, Portugal. pp.127-136, </w:t>
+              <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.148-155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2817721.2817729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207358v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking through the Eye of the Mouse: A Simple Method for Measuring End-to-end Latency using an Optical Mouse</w:t>
               </w:r>
@@ -2289,64 +2289,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does &amp;quot; Evaluation &amp;quot; mean for the NIME community?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeronimo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Malloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Mortensen Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2479,51 +2479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Morphological Analysis of Audio Objects and their Control Methods for 3D Audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2685,710 +2685,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Body-centric Design Space for Multi-surface Interaction</w:t>
+                <w:t xml:space="preserve">Arpège: Learning Multitouch Chord Gestures Vocabularies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Wagner</w:t>
+                <w:t xml:space="preserve">Emilien Ghomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Nancel</w:t>
+                <w:t xml:space="preserve">Olivier Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI'13 - 31st International Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM SIGCHI, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Interactive Tabletops and Surfaces (ITS '13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Oct 2013, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789169v1</w:t>
+                <w:t xml:space="preserve">hal-00870173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpège: Learning Multitouch Chord Gestures Vocabularies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Body-centric Design Space for Multi-surface Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Ghomi</w:t>
+                <w:t xml:space="preserve">Mathieu Nancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Gustafson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Tabletops and Surfaces (ITS '13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Oct 2013, St Andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">CHI'13 - 31st International Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870173v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiTouch and BiPad: Designing Bimanual Interaction for Hand-held Tablets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Left-over Windows Cause Window Clutter... But What Causes Left-over Windows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W.E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI'12 - 30th International Conference on Human Factors in Computing Systems - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM SIGCHI, May 2012, Austin, United States</w:t>
+              <w:t xml:space="preserve">Ergo'IHM 2012 - 24th French Speaking Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Oct 2012, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663972v1</w:t>
+                <w:t xml:space="preserve">hal-00776301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Benefits of Real-time Feedback in Mobile Augmented Reality with Hand-held Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Can Liu</w:t>
+                <w:t xml:space="preserve">Using Rhythmic Patterns as an Input Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Ghomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI'12 - 30th International Conference on Human Factors in Computing Systems - 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 30th international conference on Human factors in computing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Austin, United States. pp.1253--1262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2207676.2208579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663974v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663973v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Rhythmic Patterns as an Input Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Ghomi</w:t>
+                <w:t xml:space="preserve">Evaluating the Benefits of Real-time Feedback in Mobile Augmented Reality with Hand-held Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Faure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">Jonathan Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 30th international conference on Human factors in computing systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHI'12 - 30th International Conference on Human Factors in Computing Systems - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI, May 2012, Austin, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663973v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left-over Windows Cause Window Clutter... But What Causes Left-over Windows?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">BiTouch and BiPad: Designing Bimanual Interaction for Hand-held Tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergo'IHM 2012 - 24th French Speaking Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM, Oct 2012, Biarritz, France</w:t>
+              <w:t xml:space="preserve">CHI'12 - 30th International Conference on Human Factors in Computing Systems - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI, May 2012, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776301v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gliimpse: Animating from Markup Code to Rendered Documents and Vice-Versa</w:t>
               </w:r>
@@ -3400,51 +3400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UIST 2011 - 24th ACM Symposium on User Interface Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGCHI, Oct 2011, Santa Barbara, CA, United States. pp.257-262, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3608,51 +3608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pietriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Primet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3699,51 +3699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WikipediaViz: Conveying Article Quality for Casual Wikipedia Readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,51 +3803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de mesures agrégées pour l'estimation de la qualité des articles Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3892,248 +3892,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00550697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlowStates: prototypage d'applications interactives avec des flots de données et des machines à états</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Appert</w:t>
+                <w:t xml:space="preserve">Un espace de conception fondé sur une analyse morphologique des techniques de menus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Association Francophone d'Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1629826.1629845⟩</w:t>
+              <w:t xml:space="preserve">IHM 2009, 21ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Grenoble, France. pp.ACM, International Conference Proceedings Series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1629826.1629829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00538598v1</w:t>
+                <w:t xml:space="preserve">inria-00550594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un espace de conception fondé sur une analyse morphologique des techniques de menus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Nancel</w:t>
+                <w:t xml:space="preserve">FlowStates: prototypage d'applications interactives avec des flots de données et des machines à états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2009, 21ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Grenoble, France. pp.ACM, International Conference Proceedings Series, </w:t>
+              <w:t xml:space="preserve">International Conference of the Association Francophone d'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Grenoble, France. pp.119-128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1629826.1629829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1629826.1629845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00550594v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00538598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TapTap and MagStick: Improving One-Handed Target Acquisition on Small Touch-screens</w:t>
               </w:r>
@@ -5069,51 +5069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travis J West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIME 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Utrecht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5170,77 +5170,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Design Workbench for Interactive Music Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Malloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5723,90 +5723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Computer Interaction meets Computer Music: The MIDWAY Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Malloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5854,51 +5854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Running an HCI Experiment in Multiple Parallel Universes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5938,64 +5938,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Augmented Note-taking to Support Operating Physical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6206,51 +6206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PushMenu: Extending Marking Menus for Pressure-Enabled Input Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6651,51 +6651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dan Mathew" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-019-00314-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zinenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bastoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177961" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517188v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mathew" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-017-0245-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Calegario" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Cabral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geber Ramalho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2017.18" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gjerlufsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2012.110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis West" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Alawoe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Barbosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Malloch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3102113.3102134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Bagn&#232;res" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2854038.2854048" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kouyoumdjian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_12" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207358v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grammatikou Magdalini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2817721.2817729" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01226729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807454" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Blum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Olafsdottir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598153.2598166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gustafson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Ghomi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Mackay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Diehl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663973v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208579" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2047196.2047229" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559194v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979064" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582640v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996518" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2010.5429611" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Appert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629845" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629829" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1385569.1385594" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541457" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1182475.1182533" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132742" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029632.1029677" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148626" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550591v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/506443.506505" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis J West" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056992v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370588v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2578881" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borchers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550597v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010210v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00823763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dan Mathew" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-019-00314-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zinenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bastoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177961" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Calegario" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Cabral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geber Ramalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2017.18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mathew" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-017-0245-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gjerlufsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2012.110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis West" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Alawoe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Barbosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Malloch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3102113.3102134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Bagn&#232;res" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2854038.2854048" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grammatikou Magdalini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2817721.2817729" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kouyoumdjian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01226729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807454" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Blum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Olafsdottir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598153.2598166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Ghomi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gustafson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776301v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663973v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208579" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Diehl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Mackay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2047196.2047229" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559194v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979064" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582640v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996518" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2010.5429611" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629829" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Appert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629845" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1385569.1385594" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541457" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1182475.1182533" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132742" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029632.1029677" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148626" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550591v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/506443.506505" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis J West" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056992v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370588v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2578881" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borchers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550597v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010210v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00823763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>