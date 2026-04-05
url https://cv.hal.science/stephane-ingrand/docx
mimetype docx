--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -567,269 +567,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t>
+                <w:t xml:space="preserve">Editorial introduction to the special issue risk management in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Sylvie Lupton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miranda Meuwissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.102748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.102748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930201v1</w:t>
+                <w:t xml:space="preserve">hal-03381969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial introduction to the special issue risk management in agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lupton</w:t>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miranda Meuwissen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 178, pp.102748. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.102748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03381969v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework to assess the economic vulnerability of farming systems: Application to mixed crop-livestock systems</w:t>
               </w:r>
@@ -1030,260 +1030,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des vaches laitières robustes : qu’est-ce les éleveurs en disent ?</w:t>
+                <w:t xml:space="preserve">Le contexte du phénotypage animal, ses acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Ollion</w:t>
+                <w:t xml:space="preserve">Bernadette Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Chassaing</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Martignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, L'intégration cultures-élevage, un levier pour la transition agroécologique, 235, pp.219-227</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial : Phénotypage animal, pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621638v1</w:t>
+                <w:t xml:space="preserve">hal-02618104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contexte du phénotypage animal, ses acteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Urban</w:t>
+                <w:t xml:space="preserve">Des vaches laitières robustes : qu’est-ce les éleveurs en disent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial : Phénotypage animal, pp.9-15</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'intégration cultures-élevage, un levier pour la transition agroécologique, 235, pp.219-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618104v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion paper: ‘Monitoring te salutant:’ combining digital sciences and agro-ecology to design multi-performant livestock farming systems</w:t>
               </w:r>
@@ -1347,51 +1347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the diversity of trade-offs between life functions in early lactation dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2106,256 +2106,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pullulations de campagnols terrestres : perception du phénomène, impact sur les systèmes bovins laitiers de Franche-Comté et perspectives pour l'action</w:t>
+                <w:t xml:space="preserve">Dairy cow's pastures quality in Jura Mountains and Comté cheese area : maintenance with draught horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Michelin</w:t>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coulaud</w:t>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shantala Morlans</w:t>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 220, pp.285-290</w:t>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 109, pp.193-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195392v1</w:t>
+                <w:t xml:space="preserve">hal-01195368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy cow's pastures quality in Jura Mountains and Comté cheese area : maintenance with draught horses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pullulations de campagnols terrestres : perception du phénomène, impact sur les systèmes bovins laitiers de Franche-Comté et perspectives pour l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Perret</w:t>
+                <w:t xml:space="preserve">F. Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
+                <w:t xml:space="preserve">Shantala Morlans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 109, pp.193-196</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220, pp.285-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195368v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus d’innovation en ferme. Illustrations en élevage</w:t>
               </w:r>
@@ -2677,230 +2677,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les estives collectives, sources de flexibilité pour les éleveurs confrontés aux variations de climat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovations en fermes d'élevage de bovins et d'ovins allaitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Roturier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean J. Devun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pastum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 100</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (335), pp.62-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643190v1</w:t>
+                <w:t xml:space="preserve">hal-01000074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations en fermes d'élevage de bovins et d'ovins allaitants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les estives collectives, sources de flexibilité pour les éleveurs confrontés aux variations de climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Roturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44 (335), pp.62-66</w:t>
+              <w:t xml:space="preserve">Pastum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000074v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory modelling with farmer groups to help them redesign their livestock farming systems</w:t>
               </w:r>
@@ -3003,64 +3003,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cheval et le paturage des prairies dans les exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3584,290 +3584,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cheval et la pâturage des prairies dans les exploitations agricoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Management priorities of livestock farmers: A ranking system to support advice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Perret</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 144 (1-2), pp.181-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2011.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000664v1</w:t>
+                <w:t xml:space="preserve">hal-01019351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management priorities of livestock farmers: A ranking system to support advice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Le cheval et la pâturage des prairies dans les exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Poupart</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81, pp.29-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01019351v1</w:t>
+                <w:t xml:space="preserve">hal-01000664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a tool to redesign livestock farming systems: a literature review</w:t>
               </w:r>
@@ -4336,438 +4336,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual model of farmers' informational activity: a tool to better support livestock farming management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling within the livestock farming systems research field : from cows to birds and farmers. Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4 (6), pp.842-852. </w:t>
+              <w:t xml:space="preserve">, 2010, 4 (6), pp.817-818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110000637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195307v1</w:t>
+                <w:t xml:space="preserve">hal-01195264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling within the livestock farming systems research field : from cows to birds and farmers. Foreword</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conceptual model of farmers' informational activity: a tool to better support livestock farming management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4 (6), pp.817-818. </w:t>
+              <w:t xml:space="preserve">, 2010, 4 (6), pp.842-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110000765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195264v1</w:t>
+                <w:t xml:space="preserve">hal-01195307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d’élevage bovins laitiers herbagers</w:t>
+                <w:t xml:space="preserve">Performances de croissance de boeufs Maraîchins élevés dans un système valorisant les prairies de marais : effet de la race et du mode d'hivernage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gerber</w:t>
+                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Astigarraga</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 197, pp.89-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173148v1</w:t>
+                <w:t xml:space="preserve">hal-01195219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de croissance de boeufs Maraîchins élevés dans un système valorisant les prairies de marais : effet de la race et du mode d'hivernage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d’élevage bovins laitiers herbagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Astigarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.249-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/c6ay-2v28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195219v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustesse, rusticité, flexibilité, plasticité..., les nouveaux critères de qualité des animaux d’élevage</w:t>
               </w:r>
@@ -4831,51 +4831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition méthodologique pour caractériser les performances des parcelles d'une exploitation par la production de viande au pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4989,247 +4989,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre pratiques de finition et performances à l’abattage de vaches de réforme Simmental Française : Intérêt du caractère mixte de la race</w:t>
+                <w:t xml:space="preserve">Incidences de la vente directe sur les élevages allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gaillard</w:t>
+                <w:t xml:space="preserve">Mathilde Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Blanquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Roux</w:t>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20 (4), pp.327-336</w:t>
+              <w:t xml:space="preserve">Travaux et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 139, pp.22-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195154v1</w:t>
+                <w:t xml:space="preserve">hal-01195156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidences de la vente directe sur les élevages allaitants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations entre pratiques de finition et performances à l’abattage de vaches de réforme Simmental Française : Intérêt du caractère mixte de la race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Limon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+                <w:t xml:space="preserve">C. Devevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Veysset</w:t>
+                <w:t xml:space="preserve">M. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 139, pp.22-26</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (4), pp.327-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01195156v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter graphiquement la conduite d'élevage pour la comprendre et l'analyser : Principes de construction des schémas d'allotement</w:t>
               </w:r>
@@ -5457,51 +5457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5550,286 +5550,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advising beef cattle farmers : problem finding rather than problem solving. Characterization of advice practices in Creuse</w:t>
+                <w:t xml:space="preserve">Eleveurs de bovins viande : Concevoir de nouvelles démarches de conseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 10 (4), pp.181-192</w:t>
+              <w:t xml:space="preserve">Travaux et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 118, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675852v1</w:t>
+                <w:t xml:space="preserve">hal-02675227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir en situation d'incertitude : le cas des éleveurs de bovins allaitants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lémery</w:t>
+                <w:t xml:space="preserve">Advising beef cattle farmers : problem finding rather than problem solving. Characterization of advice practices in Creuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 288, pp.57-59</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (4), pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676731v1</w:t>
+                <w:t xml:space="preserve">hal-02675852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleveurs de bovins viande : Concevoir de nouvelles démarches de conseil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+                <w:t xml:space="preserve">Agir en situation d'incertitude : le cas des éleveurs de bovins allaitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 118, pp.18-22</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 288, pp.57-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675227v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la diversité des trajectoires productives des femelles reproductrices: intérêts pour modéliser le fonctionnement du troupeau en élevage allaitant</w:t>
               </w:r>
@@ -6887,289 +6887,289 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dedieu</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 49 (1), pp.15-27. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 49 (1), pp.15-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889877v1</w:t>
+                <w:t xml:space="preserve">hal-02688676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement alimentaire, quantités ingérées et performances des bovins conduits en groupe</w:t>
+                <w:t xml:space="preserve">Effects of within-group homogeneity of physiological state on individual feeding behaviour of loose-housed Charolais cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49 (1), pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2000105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693970v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of within-group homogeneity of physiological state on individual feeding behaviour of loose-housed Charolais cows</w:t>
+                <w:t xml:space="preserve">Comportement alimentaire, quantités ingérées et performances des bovins conduits en groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 49 (1), pp.15-27</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13 (3), pp.151-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688676v1</w:t>
+                <w:t xml:space="preserve">hal-02693970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la diversité des animaux dans le troupeau bovin allaitant. Pratiques d'allotement des éleveurs</w:t>
               </w:r>
@@ -7781,51 +7781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7997,463 +7997,463 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATASEL Phénotypage Animal pour la Transition Agroécologique des Systèmes d'ELevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">LIPH4SAS : The French nationnally distributed research infrastructure for livestock phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Loucif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; INRIA, Jan 2025, Dijon (Bourgogne), France</w:t>
+              <w:t xml:space="preserve">EU-LI-PHE Midterm Stakeholder Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Luca Fontanesi, university of Bologna; Prof. Tomas Norton, KU Leuven, Jul 2025, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025754v1</w:t>
+                <w:t xml:space="preserve">hal-05235924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIPH4SAS : The French nationnally distributed research infrastructure for livestock phenotyping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">PATASEL Phénotypage Animal pour la Transition Agroécologique des Systèmes d'ELevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bompa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU-LI-PHE Midterm Stakeholder Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Luca Fontanesi, university of Bologna; Prof. Tomas Norton, KU Leuven, Jul 2025, Leuven (BE), Belgium</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; INRIA, Jan 2025, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235924v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIPH4SAS (&amp;quot;Livestock Phenotyping for Sustainable Agroecological Systems&amp;quot;): a national research infrastructure for livestock phenotyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+                <w:t xml:space="preserve">LIPH4SAS Research Infrastruture. Livestock phenotyping for sustainable agroecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Loucif</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 75th EAAP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2024, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">Le numérique au service de la santé, du bien-être animal et des 3R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IR EMERG'IN &amp; LIPH4SAS, May 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684451v1</w:t>
+                <w:t xml:space="preserve">hal-05288654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIPH4SAS Research Infrastruture. Livestock phenotyping for sustainable agroecological systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bidanel</w:t>
+                <w:t xml:space="preserve">LIPH4SAS (&amp;quot;Livestock Phenotyping for Sustainable Agroecological Systems&amp;quot;): a national research infrastructure for livestock phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Loucif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Loucif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique au service de la santé, du bien-être animal et des 3R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IR EMERG'IN &amp; LIPH4SAS, May 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">The 75th EAAP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2024, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288654v1</w:t>
+                <w:t xml:space="preserve">hal-04684451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The livestock sector and research in animal science in France</w:t>
               </w:r>
@@ -8534,51 +8534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PATASEL: Phénotypage Animal pour la Transition Agroécologique des Systèmes d'Elevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8871,51 +8871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9232,247 +9232,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Analyse de la coévolution des pratiques et des performances de troupeaux bovins laitiers de race pure en transition vers une conduite en croisement rotatif trois voies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">26. Rencontres Recherches Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Idele, Dec 2022, Paris, France. pp.538-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850970v1</w:t>
+                <w:t xml:space="preserve">hal-03891761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la coévolution des pratiques et des performances de troupeaux bovins laitiers de race pure en transition vers une conduite en croisement rotatif trois voies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Quenon</w:t>
+                <w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres Recherches Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Idele, Dec 2022, Paris, France. pp.538-541</w:t>
+              <w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891761v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the links between evolutions in employees' career and changes on livestock farms: evidence from permanent employees on dairy farms in Auvergne, France</w:t>
               </w:r>
@@ -9940,204 +9940,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with risks by enhancing adaptive capacities of biological components in the system: research strategy in the livestock sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of vulnerability in mixed‐crop‐livestock farming systems ‐ a 14 years retrospective A focus on results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Sneessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitra Randrianasolo‐rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference Coping with risks in agriculture: What challenges and prospects?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Feb 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">International conférence Coping with risks in agriculture: What challenges and prospects?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785439v1</w:t>
+                <w:t xml:space="preserve">hal-02785171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of vulnerability in mixed‐crop‐livestock farming systems ‐ a 14 years retrospective A focus on results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coping with risks by enhancing adaptive capacities of biological components in the system: research strategy in the livestock sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conférence Coping with risks in agriculture: What challenges and prospects?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">International conference Coping with risks in agriculture: What challenges and prospects?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Feb 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785171v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways to innovation in Precision Livestock Farming (PLF)</w:t>
               </w:r>
@@ -10710,77 +10710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la robustesse des vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Santé Animale Elevage Bio (SAEB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, NA, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10805,64 +10805,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la robustesse des vaches laitières: l’approche biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10926,51 +10926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11129,51 +11129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11313,312 +11313,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les salariés permanents en élevage bovin laitier auvergnat : quelle autonomie dans le travail ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+                <w:t xml:space="preserve">Batchman : outil informatique de représentation graphique des pratiques d'allotement dans les élevages de ruminants. Batchman: a software for graphical representations of batching practices in ruminant farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanik Curier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lamadon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres nationales "Travail en élevage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Mixte Technologique "Travail en élevage" (RMT Travail en Elevage). Dijon, FRA., Nov 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Rencontre recherche ruminant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563612v1</w:t>
+                <w:t xml:space="preserve">hal-02140361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batchman : outil informatique de représentation graphique des pratiques d'allotement dans les élevages de ruminants. Batchman: a software for graphical representations of batching practices in ruminant farming systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanik Curier</w:t>
+                <w:t xml:space="preserve">Les salariés permanents en élevage bovin laitier auvergnat : quelle autonomie dans le travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Lamadon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre recherche ruminant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France. pp.358</w:t>
+              <w:t xml:space="preserve">4. Rencontres nationales "Travail en élevage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Mixte Technologique "Travail en élevage" (RMT Travail en Elevage). Dijon, FRA., Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140361v1</w:t>
+                <w:t xml:space="preserve">hal-01563612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow’s pastures quality in Jura Mountains and Comté cheese area: Maintenance with draught horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11656,51 +11656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The robustness of dairy cows analyzed through the profiles of their adaptive responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11708,51 +11708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Trommenschlager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Leurent-Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11777,51 +11777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The robustness of the dairy cow herd seen through the diversity of cows adaptative responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11829,51 +11829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Colette Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Trommenschlager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Animal Production (EAAP). DNK., Aug 2014, Copenhague, Denmark. 485 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11892,670 +11892,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess the diversity of dairy cows adaptive capacities?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Ollion</w:t>
+                <w:t xml:space="preserve">Livestock farming system management: models, tools, goals and users…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Aug 2013, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">8. FAO-CIHEAM Network on Sheep and Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). Rome, ITA. Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM), FRA. Institut National de la Recherche Agronomique (INRA)., Jun 2013, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747245v1</w:t>
+                <w:t xml:space="preserve">hal-02746490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage de traits comtois en système laitier de zone AOP et plus généralement stratégies d’équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Turpin</w:t>
+                <w:t xml:space="preserve">Evaluation quantitative de la robustesse des animaux et du troupeau : quels principes retenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème journée de la recherche équine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Clermont-Ferrand, France. pp.95-104</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.265-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600199v1</w:t>
+                <w:t xml:space="preserve">hal-01019155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+                <w:t xml:space="preserve">How to assess the diversity of dairy cows adaptive capacities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Bretiere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+                <w:t xml:space="preserve">Christiane Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Trommenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.251-251</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600201v1</w:t>
+                <w:t xml:space="preserve">hal-02747245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation quantitative de la robustesse des animaux et du troupeau : quels principes retenir ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.265-272</w:t>
+              <w:t xml:space="preserve">64th Annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.251-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019155v1</w:t>
+                <w:t xml:space="preserve">hal-02600201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock farming system management: models, tools, goals and users…</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elevage de traits comtois en système laitier de zone AOP et plus généralement stratégies d’équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. FAO-CIHEAM Network on Sheep and Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). Rome, ITA. Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM), FRA. Institut National de la Recherche Agronomique (INRA)., Jun 2013, Tanger, Morocco</w:t>
+              <w:t xml:space="preserve">39ème journée de la recherche équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Clermont-Ferrand, France. pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746490v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de traits Comtois en système laitier de zone AOP et plus généralement stratégies d'équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12597,90 +12597,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brétière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12718,64 +12718,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grassland management in large dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12833,303 +12833,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des surfaces en herbe par les chevaux : exemple des élevages de chevaux de trait en Auvergne et en Franche-Comté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+                <w:t xml:space="preserve">Mieux valoriser la diversité des prairies de moyenne montagne : analyse et perspectives sur la base des travaux du projet PSDR Valprai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Perret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur «l’intérêt du cheval pour la valorisation des territoires» par l’IFCE au Sommet de l’élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.19</w:t>
+              <w:t xml:space="preserve">Symposium PSDR. Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880599v1</w:t>
+                <w:t xml:space="preserve">hal-02597108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux valoriser la diversité des prairies de moyenne montagne : analyse et perspectives sur la base des travaux du projet PSDR Valprai</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Valorisation des surfaces en herbe par les chevaux : exemple des élevages de chevaux de trait en Auvergne et en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brétière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Caron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR. Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.17</w:t>
+              <w:t xml:space="preserve">Colloque sur «l’intérêt du cheval pour la valorisation des territoires» par l’IFCE au Sommet de l’élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597108v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d'association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13370,51 +13370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire organisé par le Préfet de Région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Clermont Ferrand, France. pp.20</w:t>
@@ -13693,51 +13693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des circuits de pâturage des grands troupeaux laitiers en AOP Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13812,713 +13812,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des prairies : caractérisation agronomique et points de vue d'éleveurs dans différents systèmes de production</w:t>
+                <w:t xml:space="preserve">How agronomists and farmers describe diversity: The example of mountains grasslands in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Farruggia</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Souriat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Carrère</w:t>
+                <w:t xml:space="preserve">A. Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. 432 p</w:t>
+              <w:t xml:space="preserve">62nd annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191077v1</w:t>
+                <w:t xml:space="preserve">hal-02596921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How agronomists and farmers describe diversity: The example of mountains grasslands in France</w:t>
+                <w:t xml:space="preserve">La diversité des prairies : caractérisation agronomique et points de vue d'éleveurs dans différents systèmes de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Souriat</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Farrugia</w:t>
+                <w:t xml:space="preserve">Marion Souriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.1</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. 432 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596921v1</w:t>
+                <w:t xml:space="preserve">hal-01191077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting conversing processes to organic farming with models built in a participatory way with dairy farmers</w:t>
+                <w:t xml:space="preserve">Autonomie fourragère en gestion sanitaire dans les élevages bovins laitiers biologiques : pas de modèle unique. Poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195254v1</w:t>
+                <w:t xml:space="preserve">hal-01195248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which place for sustainability commitments in the marketing documents of grass-based quality food products from Auvergne?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Woelhing</w:t>
+                <w:t xml:space="preserve">Supporting conversing processes to organic farming with models built in a participatory way with dairy farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195317v1</w:t>
+                <w:t xml:space="preserve">hal-01195254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive performances of Charolais cows: analysis of 18590 carriers from 124 farms on a 37-year period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsuzsa Zsuppan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lherm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie fourragère en gestion sanitaire dans les élevages bovins laitiers biologiques : pas de modèle unique. Poster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Which place for sustainability commitments in the marketing documents of grass-based quality food products from Auvergne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Woelhing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">9. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195248v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance de reproduction et carrière de vaches charolaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsuzsanna Zsuppan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lherm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14569,90 +14569,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of stockbreeder hierarchies within the livestock farming domains (cattle abd sheep)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Héraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14824,51 +14824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Force</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop : Modeling Nutrient Digestion andUtilization in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
@@ -15245,321 +15245,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse, rusticité, flexibilité, plasticité..., les nouveaux critères de qualité des animaux d’élevage</w:t>
+                <w:t xml:space="preserve">Analyse de la hiérarchisation des domaines d'élevage par les éleveurs de bovins et ovins allaitants. Poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Poupart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Autonomne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814775v1</w:t>
+                <w:t xml:space="preserve">hal-01195256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la hiérarchisation des domaines d'élevage par les éleveurs de bovins et ovins allaitants. Poster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Value creation and transmission in ”pasture based beef” food networks, a case study approach. Poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troels Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrethe Therkildsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Noe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Poupart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Nordic Organic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195256v1</w:t>
+                <w:t xml:space="preserve">hal-01195233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value creation and transmission in ”pasture based beef” food networks, a case study approach. Poster</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robustesse, rusticité, flexibilité, plasticité..., les nouveaux critères de qualité des animaux d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Nordic Organic Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d'Autonomne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2009047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195233v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production flexibility in extensive beef farming systems in the Limousin region</w:t>
               </w:r>
@@ -15634,312 +15634,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to model the diversity of reproduction strategies in ruminant livestock farms: application to dairy herds.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Transmission des exploitations en élevage bovins allaitant : problématiques de la fin de carrière et leviers de réussite pour l’installation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pacaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poix</w:t>
+                <w:t xml:space="preserve">P. Sarzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195180v1</w:t>
+                <w:t xml:space="preserve">hal-01195240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission des exploitations en élevage bovins allaitant : problématiques de la fin de carrière et leviers de réussite pour l’installation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Broutard</w:t>
+                <w:t xml:space="preserve">A framework to model the diversity of reproduction strategies in ruminant livestock farms: application to dairy herds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Carteron</w:t>
+                <w:t xml:space="preserve">Thomas Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195240v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for the end of suckler cow farmers'careers without known successor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15977,77 +15977,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct marketing of beef in organic suckler cattle farms: economic results and impact on breeding system management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Limon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. ISOFAR Scientific Conference in the Frame of the 16. IFOAM Organic World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16154,90 +16154,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d'élevage laitier herbager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Astigarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16512,51 +16512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition méthodologique pour une analyse de la production de viande au pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16588,916 +16588,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de l’agriculture et des métiers des agriculteurs : quelles conséquences pour les organismes de Développement ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low stocking rate as a source of flexibility in beef-farming systems : The analysis of a 15-year trajectory for seven farms in the Limousin region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Astigarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées INRA-SFER de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195225v1</w:t>
+                <w:t xml:space="preserve">hal-01195151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des difficultés rencontrées par les conseillers et des façons qu’ont les éleveurs de mobiliser les ressources informationnelles : quelle convergence ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transformation de l’agriculture et des métiers des agriculteurs : quelles conséquences pour les organismes de Développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Dockes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Couzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Daridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Magdelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès français de Rencontres, Recherches, Ruminants, Paris, 5-6 décembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.405-408</w:t>
+              <w:t xml:space="preserve">1. Journées INRA-SFER de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195124v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low stocking rate as a source of flexibility in beef-farming systems : The analysis of a 15-year trajectory for seven farms in the Limousin region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Laura Astigarraga</w:t>
+                <w:t xml:space="preserve">Analyse des difficultés rencontrées par les conseillers et des façons qu’ont les éleveurs de mobiliser les ressources informationnelles : quelle convergence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. van Mieghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">14ème Congrès français de Rencontres, Recherches, Ruminants, Paris, 5-6 décembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.405-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195151v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vente directe en élevage bovin viande : résultats économiques et conséquences sur la conduite technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A proposal of a grid to analyse farmers'informational activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Veysset</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195160v1</w:t>
+                <w:t xml:space="preserve">hal-01195139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal of a grid to analyse farmers'informational activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La vente directe en élevage bovin viande : résultats économiques et conséquences sur la conduite technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Dublin, France</w:t>
+              <w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195139v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functions of permanent grasslands in forage system of beef cattle farms in Burgundy. Impacts on technical implementations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the farmers' information system to improve decision support systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+                <w:t xml:space="preserve">M.A. Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Compagnone</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Symposium on Permanent and temporary grassland: plant, environment, economy. EGF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">Systems Design 2007, Internatinal Symposium on Methodologies on Integrated Analysis on Farm Production Systems, Catania, ITA, 10-12 September 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.225-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195186v1</w:t>
+                <w:t xml:space="preserve">hal-02589574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conduite de l'alimentation en élevage bovin allaitant : analyse des écarts entre pratiques et recommandations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+                <w:t xml:space="preserve">Functions of permanent grasslands in forage system of beef cattle farms in Burgundy. Impacts on technical implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Constant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Symposium on Permanent and temporary grassland: plant, environment, economy. EGF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195142v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the farmers' information system to improve decision support systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La conduite de l'alimentation en élevage bovin allaitant : analyse des écarts entre pratiques et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Magne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Design 2007, Internatinal Symposium on Methodologies on Integrated Analysis on Farm Production Systems, Catania, ITA, 10-12 September 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.225-226</w:t>
+              <w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589574v1</w:t>
+                <w:t xml:space="preserve">hal-01195142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances de boeufs charolais et maraîchins hivernés en plein air ou en stabulation libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17548,64 +17548,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm meat marketing in cattle suckler breeding : Economic results and impacts on breeding system management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Limon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17630,51 +17630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal of a grid to analyse farmers' informational activity : summary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17719,528 +17719,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To produce quality is a challenge for farmer's practices : Some tools to understand how farmers manage diversity within the herd</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the farmer's information system to improve decision support systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGA international symposium. The Quality of Goat Products : Models and Tools for Evaluation and Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bella, Italy</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2007: Methodologies for Integrated Analysis of Farm Production Systems.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195215v1</w:t>
+                <w:t xml:space="preserve">hal-01195140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the farmer's information system to improve decision support systems.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To produce quality is a challenge for farmer's practices : Some tools to understand how farmers manage diversity within the herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2007: Methodologies for Integrated Analysis of Farm Production Systems.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
+              <w:t xml:space="preserve">IGA international symposium. The Quality of Goat Products : Models and Tools for Evaluation and Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bella, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195140v1</w:t>
+                <w:t xml:space="preserve">hal-01195215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial flexibility of beef cattle farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immaterial ressources : A new concept to formalize information mobilized by beef cattle farmers in their husbandry activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Cessieux</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753521v1</w:t>
+                <w:t xml:space="preserve">hal-02751080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immaterial ressources : A new concept to formalize information mobilized by beef cattle farmers in their husbandry activity</w:t>
+                <w:t xml:space="preserve">Hiérarchisation par les éleveurs des domaines de l'activité d'élevage selon les enjeux perçus en terme de maîtrise : Relation avec les ressources informationnelles mobilisées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751080v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchisation par les éleveurs des domaines de l'activité d'élevage selon les enjeux perçus en terme de maîtrise : Relation avec les ressources informationnelles mobilisées.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commercial flexibility of beef cattle farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cessieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">7. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751799v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamme, circuits commerciaux et signes officiels de qualité: sources de flexibilité commerciale des élevages bovins viande</w:t>
               </w:r>
@@ -18341,243 +18341,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of PDO beef : The example of &amp;quot;Fin Gras du Mézenc&amp;quot; in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The &amp;quot;production workshop&amp;quot; to model herd management decisions : Examples in sheep and beef cattle dynamic herd models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Livestock Farming Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756342v1</w:t>
+                <w:t xml:space="preserve">hal-02757917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;production workshop&amp;quot; to model herd management decisions : Examples in sheep and beef cattle dynamic herd models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of PDO beef : The example of &amp;quot;Fin Gras du Mézenc&amp;quot; in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Livestock Farming Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757917v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaterial ressources mobilized by farmers and flexibility of farming systems : Two concepts linked to decision making and sustainabilty</w:t>
               </w:r>
@@ -18697,51 +18697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre comment les éleveurs de bovins allaitants mobilisent des informations pour concevoir et piloter leur activité d’élevage : distinguer le Support, l’Origine et le Contenu (SOC).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19101,722 +19101,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility of suckler cattle farms in the face of uncertainty within the beef industry. A proposed definition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact de la spécialisation des élevages et du réallotement sur l'engraissement des taurillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761738v1</w:t>
+                <w:t xml:space="preserve">hal-02764211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et analyser les changements d`organisation et de conduite de l`élevage dans un ensemble d`exploitations : propositions méthodologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Produire de la viande bovine pour les filières qualité : quelles implications sur les pratiques de conduite des éleveurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M O. Nozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire transformation des pratiques techniques et flexibilité des systèmes d`élevage, Montpellier INRA SAD TRAPEUR, Montpellier, 15-16 mars 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.12</w:t>
+              <w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584088v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire de la viande bovine pour les filières qualité : quelles implications sur les pratiques de conduite des éleveurs ?</w:t>
+                <w:t xml:space="preserve">Flexibility of suckler cattle farms in the face of uncertainty within the beef industry. A proposed definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Carrasco</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761645v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la spécialisation des élevages et du réallotement sur l'engraissement des taurillons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+                <w:t xml:space="preserve">Comprendre et analyser les changements d`organisation et de conduite de l`élevage dans un ensemble d`exploitations : propositions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire transformation des pratiques techniques et flexibilité des systèmes d`élevage, Montpellier INRA SAD TRAPEUR, Montpellier, 15-16 mars 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764211v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation des pratiques techniques et flexibilité des systèmes d'élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des pratiques de conseil auprès des éleveurs de bovins viande en Creuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.O. Nozières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Carrasco</w:t>
+                <w:t xml:space="preserve">. Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Institut de L'Elevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761935v1</w:t>
+                <w:t xml:space="preserve">hal-02764086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des pratiques de conseil auprès des éleveurs de bovins viande en Creuse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation des pratiques techniques et flexibilité des systèmes d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">. Inra</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Institut de L'Elevage</w:t>
+                <w:t xml:space="preserve">M.O. Nozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764086v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et analyser les changements d'organisation et de conduite de l'élevage dans un ensemble d'exploitations : propositions méthodologiques</w:t>
               </w:r>
@@ -19841,51 +19841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Napoléone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19953,51 +19953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20098,748 +20098,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the technical management of livestock production as a combination of functional animal entities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How is AOC beef cattle meat produced? The example of rearing practices in the French project &amp;quot;Fin Gras du Mézenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Nozières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Livestock Farming Systems Symposium</w:t>
+              <w:t xml:space="preserve">6. International Livestock Farming System Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759327v1</w:t>
+                <w:t xml:space="preserve">hal-02760840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des itinéraires de production des bovins produits sous l'appellation &amp;quot;Fin gras du Mézenc&amp;quot;, revendiquant une appellation d'origine contrôlée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La flexibilité des exploitations d'élevage de bovins allaitants face aux aléas de la filière bovine : une analyse à partir de la conduite technique et des pratiques économiques et commerciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.O. Nozière</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire DADP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764449v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduites d'élevage, bien-être animal et performances de croissance des jeunes bovins : les préoccupations d'un groupe de techniciens d'élevage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Modeling the technical management of livestock production as a combination of functional animal entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Roux</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pérochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">6. International Livestock Farming Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760839v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flexibilité des exploitations d'élevage de bovins allaitants face aux aléas de la filière bovine : une analyse à partir de la conduite technique et des pratiques économiques et commerciales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Bardey</w:t>
+                <w:t xml:space="preserve">Conduites d'élevage, bien-être animal et performances de croissance des jeunes bovins : les préoccupations d'un groupe de techniciens d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Brossier</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DADP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761043v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is AOC beef cattle meat produced? The example of rearing practices in the French project &amp;quot;Fin Gras du Mézenc</w:t>
+                <w:t xml:space="preserve">Analyse des itinéraires de production des bovins produits sous l'appellation &amp;quot;Fin gras du Mézenc&amp;quot;, revendiquant une appellation d'origine contrôlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.O. Nozières</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Nozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Livestock Farming System Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t>
+              <w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760840v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveau d'ingestion, comportement alimentaires et performances de vaches Charolaises alimentées en quantités limitées : effet de la composition des groupes</w:t>
+                <w:t xml:space="preserve">Niveau d'ingestion, comportement alimentaire et performances de vaches Charolaises alimentées en quantités limitées : effet de la composition des groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763420v1</w:t>
+                <w:t xml:space="preserve">hal-02763873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveau d'ingestion, comportement alimentaire et performances de vaches Charolaises alimentées en quantités limitées : effet de la composition des groupes</w:t>
+                <w:t xml:space="preserve">Niveau d'ingestion, comportement alimentaires et performances de vaches Charolaises alimentées en quantités limitées : effet de la composition des groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. d'Hour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763873v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flexibilité des exploitations d'élevage de bovins allaitants face aux aléas de la filière bovine : une analyse à partir de la conduite technique et des pratiques économiques et commerciales</w:t>
               </w:r>
@@ -20851,51 +20851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21054,51 +21054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pérochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21835,51 +21835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A free- access system for the long-term monitoring of individual intake of beef cows kep in a group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22458,51 +22458,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIPH4SAS : une infrastructure nationale de recherche pour le phénotypage des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22631,51 +22631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EAAP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence (ITA), Italy. </w:t>
@@ -22920,77 +22920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to improve livestock system robustness: moving toward diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23136,103 +23136,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation quantitative de la robustesse des vaches et du troupeau laitier : quels principes retenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques nationales. Elevage biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Chateauroux, France. , 2014, Sélection animale, diversité génétique et agriculture biologique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23257,64 +23257,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La robustesse du troupeau dépend de la diversité des réponses adaptatives des vaches : étude en production laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23447,51 +23447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d’association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23774,51 +23774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue d'Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -23849,77 +23849,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la filière bovine et de la flexibilité des exploitations d'élevage. Etudes de cas dans le bassin allaitant bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24085,51 +24085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flexibilité des élevages à l'épreuve du développement des filières qualité. Le cas du bassin allaitant bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24764,51 +24764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing sustainable livestock production systems in an uncertain economic climate: Nurturing flexibility and resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Astigarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24898,77 +24898,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of horses on farm sustainability in different French grassland regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25192,51 +25192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Force</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling nutrient digestion and utilisation in farm animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 427 p., 2011, 7th. International Workshop on Modelling Nutrient Digestion and Utilisation in Farm Animals, 978-90-8686-156-9</w:t>
@@ -25278,90 +25278,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques des éleveurs et recommandations des chercheurs : quels outils d’aide à la décision pour l’alimentation des bovins allaitants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir et construire la décision : Démarches en agriculture, agroalimentaire et espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences et Technologies, 978-2-7592-0365-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25412,64 +25412,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25654,51 +25654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage en mouvement. Flexibilité et adaptation des exploitations d'herbivores.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
@@ -25721,273 +25721,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités d'adaptation du troupeau : la diversité des trajectoires productives est-elle un atout ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
+                <w:t xml:space="preserve">La flexibilité des élevages allaitants face aux aléas de production et aux incertitudes de la filière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'élevage en mouvement : Flexibilité et adaptation des exploitations d'herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
+              <w:t xml:space="preserve">L'élevage en mouvement. Flexibilité et adaptation des exploitations d'herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195243v1</w:t>
+                <w:t xml:space="preserve">hal-01195234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flexibilité des élevages allaitants face aux aléas de production et aux incertitudes de la filière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lemery</w:t>
+                <w:t xml:space="preserve">Capacités d'adaptation du troupeau : la diversité des trajectoires productives est-elle un atout ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'élevage en mouvement. Flexibilité et adaptation des exploitations d'herbivores</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
+              <w:t xml:space="preserve">L'élevage en mouvement : Flexibilité et adaptation des exploitations d'herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195234v1</w:t>
+                <w:t xml:space="preserve">hal-01195243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding and mastication behaviour in ruminants</w:t>
               </w:r>
@@ -26604,212 +26604,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et ajustement chemin faisant de la mobilisation de jeux sérieux afin d’accompagner les éleveurs dans leurs changements de pratiques. ANNEXES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
+                <w:t xml:space="preserve">+4°C : et alors ? Quelle place pour l’agriculture ? L’inaction n’est pas une option !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/kjy7-g487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846068v1</w:t>
+                <w:t xml:space="preserve">hal-04718690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">+4°C : et alors ? Quelle place pour l’agriculture ? L’inaction n’est pas une option !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
+                <w:t xml:space="preserve">Évaluation et ajustement chemin faisant de la mobilisation de jeux sérieux afin d’accompagner les éleveurs dans leurs changements de pratiques. ANNEXES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, 18 p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/kjy7-g487⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04718690v1</w:t>
+                <w:t xml:space="preserve">hal-04846068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assessment report 2009-2013. Animal physiology and livestock systems division</w:t>
               </w:r>
@@ -26935,51 +26935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27248,64 +27248,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la robustesse des vaches laitières : une combinaison de la biologie des animaux et des stratégies de conduite des éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27611,51 +27611,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d'avancement 2010 du projet PSDR Auvergne Valprai. La diversité des prairies de moyenne montagne : un atout à valoriser pour le développement de ces territoires</w:t>
+                <w:t xml:space="preserve">Présentation en 4 pages du projet PSDR Auvergne ValPrai. La diversité des prairies de moyenne montagne: un atout à valoriser pour le développement de ces territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
@@ -27683,97 +27683,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.17</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594191v1</w:t>
+                <w:t xml:space="preserve">hal-02596117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation en 4 pages du projet PSDR Auvergne ValPrai. La diversité des prairies de moyenne montagne: un atout à valoriser pour le développement de ces territoires</w:t>
+                <w:t xml:space="preserve">Note d'avancement 2010 du projet PSDR Auvergne Valprai. La diversité des prairies de moyenne montagne : un atout à valoriser pour le développement de ces territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
@@ -27801,73 +27801,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.4</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596117v1</w:t>
+                <w:t xml:space="preserve">hal-02594191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d'avancement annuel projet PSDR-Valprai : la diversité des prairies de moyenne montagne, un atout à valoriser pour le développement de ces territoires</w:t>
               </w:r>
@@ -28228,90 +28228,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations du métier d'agriculteur : conséquences pour la recherche développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Couzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Daridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 210759008, ACTA/MNRT. 2007, 163 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -28911,51 +28911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288469v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bidanel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Loucif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qu&#233;non" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100983" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lupton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Meuwissen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102748" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04428208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sneessens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102658" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0557-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Urban" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001999" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Trommenschlager" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Colette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.11.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bathfield" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632844v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Farrie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b0pa-rv63" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantala Morlans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195378v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0224-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0125-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Devun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0112-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100231X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Trognon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poupart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.11.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TPD378-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100111X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0512" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astigarraga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/ijas.2010.0497" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195307v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000637" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000765" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195219v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195198v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195242v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne van Mieghem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devevey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195156v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Limon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195155v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bardey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brossier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13892240601162098" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676731v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675227v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678705v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004029" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889939v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004031" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675071v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antheaume" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669749v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682864v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682466v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrasco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Laroche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682229v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tozser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Domokos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alfoldi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889851v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2001122" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889877v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000105" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688676v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693949v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696689v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693386v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694944v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896065v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hostache" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712232v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231572v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707892v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bereau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025754v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crouzet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235924v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684451v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288654v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193842v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025639v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845875v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845894v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331754v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774962v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845925v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374801v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409094v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;non" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416128v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948248v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785439v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785171v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo&#8208;rakotobe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162585v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961392v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210662v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734677v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506645v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604013v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594976v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603616v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195398v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739076v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742619v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Curier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamadon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563612v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140361v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02439163v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trommenschlager" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Leurent-Colette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738791v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Colette Leurent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747245v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019155v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746490v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597108v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195373v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conrard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195357v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747577v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dallery" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beaumont" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019752v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souriat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191091v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Belot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brayer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191077v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Souriat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596921v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195254v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195317v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buissier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Woelhing" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195259v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Zsuppan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195248v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195308v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Zsuppan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195311v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195258v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195165v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593593v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195192v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231295v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814775v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195256v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195233v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedoin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Kristensen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrethe Therkildsen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Noe" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195152v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195180v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pacaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195240v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarzeaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broutard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carteron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195181v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195216v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195150v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195173v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195221v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195174v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195217v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195225v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dockes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daridan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195124v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. van Mieghem" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195151v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195160v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195139v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195186v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195142v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589574v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Magne" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195201v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195141v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591049v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195215v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195140v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753521v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cessieux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751080v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751799v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753913v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevallier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cessieux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756342v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757917v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750820v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763331v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761975v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degrange" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833485v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760777v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761738v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584088v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761645v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764211v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761935v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764086v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de L'Elevage" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764367v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761317v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758601v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759327v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rochon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764449v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760839v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761043v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760840v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763420v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tyssandier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763873v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761638v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760512v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764073v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763797v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouch&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761824v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dockes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761933v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077230v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perochon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762506v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758935v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765470v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764671v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brun" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767558v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770155v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767188v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;cherel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabanet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775134v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772750v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931526v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722797v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pairault" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2024.org/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792525v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474498v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195389v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474490v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173651v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801008v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601097v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597226v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trognon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00985130v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trognon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.psdr.fr/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827332v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828594v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breton" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosjean" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825853v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825690v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Dockes" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846464v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181705v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194197v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerber" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150561v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vall" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/extract/706" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607689v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65087" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597196v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195310v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Force" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195263v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dauphin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195144v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carrasco" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195149v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195162v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195243v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195234v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=vYcc-6xWTKUC&amp;amp;pg=PA143&amp;amp;lpg=PA143&amp;amp;dq=La+flexibilit%C3%A9+des+%C3%A9levages+allaitants+face+aux+al%C3%A9as+d+eproduction+et+aux+incertitudes+de+la+fili%C3%A8re&amp;amp;source=bl&amp;amp;ots=CqIQr-cNyQ&amp;amp;sig=LVYkaFnfCBjNXWzw4yY0GvLAnKk&amp;amp;hl=fr&amp;amp;ei=LVZoStT4EpGanwPj4OyyCQ&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=4" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824692v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845930639.0241" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847631v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848585v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rouville" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Matheron" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaucher" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852433v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grude" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vissac" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848674v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Baynast" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848777v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassaing" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846068v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718690v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kjy7-g487" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195384v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195297v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592370v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709800v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799502v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796921v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794263v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596903v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594191v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596117v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593591v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195179v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dock&#232;s" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bousquet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837300v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818955v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416139v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416144v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288469v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bidanel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Loucif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qu&#233;non" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100983" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381969v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lupton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Meuwissen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102748" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04428208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sneessens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102658" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0557-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Urban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001999" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Trommenschlager" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Colette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.11.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bathfield" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632844v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Farrie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b0pa-rv63" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantala Morlans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195378v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0224-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0125-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Devun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0112-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100231X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Trognon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poupart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.11.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TPD378-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100111X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0512" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astigarraga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/ijas.2010.0497" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000765" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000637" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195219v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195198v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195242v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne van Mieghem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Limon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devevey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195155v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bardey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brossier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13892240601162098" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676731v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678705v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004029" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889939v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004031" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675071v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antheaume" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669749v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682864v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682466v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrasco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Laroche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682229v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tozser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Domokos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alfoldi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889851v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2001122" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688676v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889877v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000105" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693970v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693949v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696689v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693386v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694944v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896065v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hostache" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712232v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231572v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707892v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bereau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crouzet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684451v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193842v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025639v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845875v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845894v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331754v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774962v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845925v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374801v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891761v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409094v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;non" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416128v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948248v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785171v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo&#8208;rakotobe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785439v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162585v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961392v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210662v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734677v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506645v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604013v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594976v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603616v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195398v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739076v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742619v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Curier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamadon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140361v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563612v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02439163v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trommenschlager" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Leurent-Colette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738791v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Colette Leurent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746490v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019155v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747245v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597108v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195373v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conrard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195357v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747577v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dallery" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beaumont" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019752v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souriat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191091v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Belot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brayer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596921v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191077v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Souriat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195248v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195254v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195259v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Zsuppan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195317v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buissier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Woelhing" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195308v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Zsuppan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195311v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195258v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195165v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593593v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195192v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231295v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195256v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195233v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedoin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Kristensen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrethe Therkildsen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Noe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814775v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195152v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195240v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarzeaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broutard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carteron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195180v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pacaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195181v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195216v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195150v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195173v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195221v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195174v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195217v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195151v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195225v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dockes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daridan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195124v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. van Mieghem" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195139v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195160v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589574v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Magne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195186v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195142v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195201v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195141v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591049v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195140v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195215v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751080v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751799v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753521v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cessieux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753913v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevallier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cessieux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757917v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756342v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750820v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763331v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761975v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degrange" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833485v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760777v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764211v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761645v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761738v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584088v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764086v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de L'Elevage" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761935v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764367v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761317v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758601v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760840v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761043v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759327v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rochon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760839v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764449v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763873v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763420v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tyssandier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761638v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760512v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764073v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763797v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouch&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761824v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dockes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761933v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077230v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perochon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762506v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758935v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765470v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764671v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brun" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767558v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770155v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767188v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;cherel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabanet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775134v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772750v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931526v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722797v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pairault" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2024.org/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792525v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474498v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195389v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474490v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173651v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801008v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601097v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597226v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trognon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00985130v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trognon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.psdr.fr/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827332v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828594v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breton" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosjean" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825853v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825690v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Dockes" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846464v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181705v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194197v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerber" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150561v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vall" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/extract/706" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607689v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65087" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597196v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195310v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Force" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195263v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dauphin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195144v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carrasco" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195149v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195162v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195234v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=vYcc-6xWTKUC&amp;amp;pg=PA143&amp;amp;lpg=PA143&amp;amp;dq=La+flexibilit%C3%A9+des+%C3%A9levages+allaitants+face+aux+al%C3%A9as+d+eproduction+et+aux+incertitudes+de+la+fili%C3%A8re&amp;amp;source=bl&amp;amp;ots=CqIQr-cNyQ&amp;amp;sig=LVYkaFnfCBjNXWzw4yY0GvLAnKk&amp;amp;hl=fr&amp;amp;ei=LVZoStT4EpGanwPj4OyyCQ&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=4" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195243v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824692v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845930639.0241" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847631v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848585v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rouville" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Matheron" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaucher" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852433v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grude" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vissac" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848674v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Baynast" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848777v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassaing" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718690v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kjy7-g487" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846068v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195384v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195297v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592370v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709800v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799502v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796921v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794263v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596903v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596117v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594191v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593591v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195179v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dock&#232;s" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bousquet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837300v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818955v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416139v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416144v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>