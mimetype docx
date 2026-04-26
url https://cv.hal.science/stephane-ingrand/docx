--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -1579,554 +1579,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La complexité des parcellaires : une contrainte ou un atout pour réduire les achats de concentrés en systèmes laitiers de montagne ?</w:t>
+                <w:t xml:space="preserve">Evaluation de la vulnérabilité des systèmes bovins lait familiaux au Brésil : proposition d’une méthode quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bathfield</w:t>
+                <w:t xml:space="preserve">M.N. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rapey</w:t>
+                <w:t xml:space="preserve">Bernard Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2 (222), pp.149-156</w:t>
+              <w:t xml:space="preserve">, 2015, 222, pp.135-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601704v1</w:t>
+                <w:t xml:space="preserve">hal-01195405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complexité des parcellaires : une contrainte ou un atout pour réduire les achats de concentrés en systèmes laitiers de montagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bathfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 222, pp.149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la vulnérabilité des systèmes bovins lait familiaux au Brésil : proposition d’une méthode quantitative</w:t>
+                <w:t xml:space="preserve">La complexité des parcellaires : une contrainte ou un atout pour réduire les achats de concentrés en systèmes laitiers de montagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. Oliveira</w:t>
+                <w:t xml:space="preserve">Benjamin Bathfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Triomphe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 222, pp.135-142</w:t>
+              <w:t xml:space="preserve">, 2015, 2 (222), pp.149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195405v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numéro spécial : &amp;quot;Quelles innovations pour quels systèmes d'élevage ?&amp;quot; - Avant Propos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes allaitants et innovation en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Renon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Devun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.207-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/b0pa-rv63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638946v1</w:t>
+                <w:t xml:space="preserve">hal-02177616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes allaitants et innovation en élevage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numéro spécial : &amp;quot;Quelles innovations pour quels systèmes d'élevage ?&amp;quot; - Avant Propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (2), pp.75-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177616v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow's pastures quality in Jura Mountains and Comté cheese area : maintenance with draught horses</w:t>
               </w:r>
@@ -2380,51 +2380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Devun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2804,51 +2804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Roturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3124,51 +3124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser la diversité des prairies auvergnates : principaux résultats du projet PSDR-Valprai.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,51 +3353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser la diversité des prairies auvergnates : principaux résultats du projet PSDR-Valprai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3584,290 +3584,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management priorities of livestock farmers: A ranking system to support advice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le cheval et la pâturage des prairies dans les exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Poupart</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81, pp.29-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019351v1</w:t>
+                <w:t xml:space="preserve">hal-01000664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cheval et la pâturage des prairies dans les exploitations agricoles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management priorities of livestock farmers: A ranking system to support advice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Perret</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 144 (1-2), pp.181-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2011.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000664v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a tool to redesign livestock farming systems: a literature review</w:t>
               </w:r>
@@ -4137,408 +4137,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitude et adaptation : cadres théoriques et application à l’analyse de la dynamique des systèmes d’élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+                <w:t xml:space="preserve">Long-term strategies and flexibility of organic farmers in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mundler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Demarle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (4), pp.305-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3763/ijas.2010.0497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195294v1</w:t>
+                <w:t xml:space="preserve">hal-01195304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term strategies and flexibility of organic farmers in southeastern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Demarle</w:t>
+                <w:t xml:space="preserve">Incertitude et adaptation : cadres théoriques et application à l’analyse de la dynamique des systèmes d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (1), pp.81-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3763/ijas.2010.0497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195304v1</w:t>
+                <w:t xml:space="preserve">hal-01195294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling within the livestock farming systems research field : from cows to birds and farmers. Foreword</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conceptual model of farmers' informational activity: a tool to better support livestock farming management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4 (6), pp.817-818. </w:t>
+              <w:t xml:space="preserve">, 2010, 4 (6), pp.842-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110000765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195264v1</w:t>
+                <w:t xml:space="preserve">hal-01195307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual model of farmers' informational activity: a tool to better support livestock farming management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling within the livestock farming systems research field : from cows to birds and farmers. Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4 (6), pp.842-852. </w:t>
+              <w:t xml:space="preserve">, 2010, 4 (6), pp.817-818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110000637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195307v1</w:t>
+                <w:t xml:space="preserve">hal-01195264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances de croissance de boeufs Maraîchins élevés dans un système valorisant les prairies de marais : effet de la race et du mode d'hivernage</w:t>
               </w:r>
@@ -5746,51 +5746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 288, pp.57-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6230,51 +6230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Antheaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6306,351 +6306,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of reducing access to food on intake and feeding behaviour of loose-housed dry Charolais cows</w:t>
+                <w:t xml:space="preserve">L'implication des éleveurs de bovins-viande dans les filières de qualité correspond-elle à des conduites d'élevage spécifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dedieu</w:t>
+                <w:t xml:space="preserve">I. Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+                <w:t xml:space="preserve">J. Devun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 50, pp.145-148</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (2), pp.105-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669749v1</w:t>
+                <w:t xml:space="preserve">hal-02682466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux de renouvellement et pratiques de réforme et de recrutement en élevage bovin allaitant du Limousin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of reducing access to food on intake and feeding behaviour of loose-housed dry Charolais cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14, (4), pp.255-263</w:t>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 50, pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682864v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implication des éleveurs de bovins-viande dans les filières de qualité correspond-elle à des conduites d'élevage spécifiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taux de renouvellement et pratiques de réforme et de recrutement en élevage bovin allaitant du Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 14 (2), pp.105-118</w:t>
+              <w:t xml:space="preserve">, 2001, 14, (4), pp.255-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682466v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Az ivar hatasanak artekelese Charolais valasztott borjak testmeretere es kullemi tulajdonsagaira</w:t>
               </w:r>
@@ -6783,51 +6783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 50 (2), pp.145-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6887,289 +6887,289 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 49 (1), pp.15-27</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 49 (1), pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2000105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688676v1</w:t>
+                <w:t xml:space="preserve">hal-00889877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of within-group homogeneity of physiological state on individual feeding behaviour of loose-housed Charolais cows</w:t>
+                <w:t xml:space="preserve">Comportement alimentaire, quantités ingérées et performances des bovins conduits en groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13 (3), pp.151-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/animres:2000105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00889877v1</w:t>
+                <w:t xml:space="preserve">hal-02693970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement alimentaire, quantités ingérées et performances des bovins conduits en groupe</w:t>
+                <w:t xml:space="preserve">Effects of within-group homogeneity of physiological state on individual feeding behaviour of loose-housed Charolais cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 13 (3), pp.151-163</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49 (1), pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693970v1</w:t>
+                <w:t xml:space="preserve">hal-02688676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la diversité des animaux dans le troupeau bovin allaitant. Pratiques d'allotement des éleveurs</w:t>
               </w:r>
@@ -7250,64 +7250,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 48, pp.435-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7345,51 +7345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères de constitution des lots de vache dans des troupeaux bovins allaitants Limousins et Charolais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7522,51 +7522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des formules d'allotement en élevage bovin viande. Le cas d'exploitations du Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 9 (3), pp.189-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7610,209 +7610,209 @@
                 <w:t xml:space="preserve">L'élevage en Guyane. Bilan des travaux réalisés sur les espèces domestiques et sur deux espèces sauvages autochtones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hostache</w:t>
+                <w:t xml:space="preserve">Gérard Hostache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 6 (5), pp.319-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00896065v1</w:t>
+                <w:t xml:space="preserve">hal-02712232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage en Guyane. Bilan des travaux réalisés sur les espèces domestiques et sur deux espèces sauvages autochtones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Hostache</w:t>
+                <w:t xml:space="preserve">G. Hostache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 6 (5), pp.319-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712232v1</w:t>
+                <w:t xml:space="preserve">hal-00896065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des pratiques d'allotement dans les exploitations d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8433,204 +8433,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The livestock sector and research in animal science in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">PATASEL: Phénotypage Animal pour la Transition Agroécologique des Systèmes d'Elevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée de lancement du PEPR Agroécologie et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; INRIA, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193842v1</w:t>
+                <w:t xml:space="preserve">hal-05025639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATASEL: Phénotypage Animal pour la Transition Agroécologique des Systèmes d'Elevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+                <w:t xml:space="preserve">The livestock sector and research in animal science in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement du PEPR Agroécologie et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; INRIA, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025639v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining serious games contributes to changes of farmers’ practices. Case study in a French cheese PDO</w:t>
               </w:r>
@@ -8934,230 +8934,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in performances of French dairy cattle herds transitioning towards 3-breed crossbreeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Quenon</w:t>
+                <w:t xml:space="preserve">Évaluation d’une combinaison de jeux sérieux pour accompagner l’évolution des pratiques et des comportements d’agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Actes des 1eres journées GAMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774962v1</w:t>
+                <w:t xml:space="preserve">hal-04845925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’une combinaison de jeux sérieux pour accompagner l’évolution des pratiques et des comportements d’agriculteurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
+                <w:t xml:space="preserve">Evolution in performances of French dairy cattle herds transitioning towards 3-breed crossbreeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 1eres journées GAMAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845925v1</w:t>
+                <w:t xml:space="preserve">hal-03774962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers and employees working under pressure: the role of livestock farm performance</w:t>
               </w:r>
@@ -9232,247 +9232,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la coévolution des pratiques et des performances de troupeaux bovins laitiers de race pure en transition vers une conduite en croisement rotatif trois voies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Quenon</w:t>
+                <w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres Recherches Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Idele, Dec 2022, Paris, France. pp.538-541</w:t>
+              <w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891761v1</w:t>
+                <w:t xml:space="preserve">hal-03850970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Analyse de la coévolution des pratiques et des performances de troupeaux bovins laitiers de race pure en transition vers une conduite en croisement rotatif trois voies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">26. Rencontres Recherches Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Idele, Dec 2022, Paris, France. pp.538-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850970v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the links between evolutions in employees' career and changes on livestock farms: evidence from permanent employees on dairy farms in Auvergne, France</w:t>
               </w:r>
@@ -11313,243 +11313,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batchman : outil informatique de représentation graphique des pratiques d'allotement dans les élevages de ruminants. Batchman: a software for graphical representations of batching practices in ruminant farming systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanik Curier</w:t>
+                <w:t xml:space="preserve">Les salariés permanents en élevage bovin laitier auvergnat : quelle autonomie dans le travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Lamadon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre recherche ruminant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France. pp.358</w:t>
+              <w:t xml:space="preserve">4. Rencontres nationales "Travail en élevage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Mixte Technologique "Travail en élevage" (RMT Travail en Elevage). Dijon, FRA., Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140361v1</w:t>
+                <w:t xml:space="preserve">hal-01563612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les salariés permanents en élevage bovin laitier auvergnat : quelle autonomie dans le travail ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+                <w:t xml:space="preserve">Batchman : outil informatique de représentation graphique des pratiques d'allotement dans les élevages de ruminants. Batchman: a software for graphical representations of batching practices in ruminant farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanik Curier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lamadon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres nationales "Travail en élevage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Mixte Technologique "Travail en élevage" (RMT Travail en Elevage). Dijon, FRA., Nov 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Rencontre recherche ruminant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563612v1</w:t>
+                <w:t xml:space="preserve">hal-02140361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow’s pastures quality in Jura Mountains and Comté cheese area: Maintenance with draught horses</w:t>
               </w:r>
@@ -11892,601 +11892,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock farming system management: models, tools, goals and users…</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Geneviève Bretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. FAO-CIHEAM Network on Sheep and Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). Rome, ITA. Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM), FRA. Institut National de la Recherche Agronomique (INRA)., Jun 2013, Tanger, Morocco</w:t>
+              <w:t xml:space="preserve">64th Annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.251-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746490v1</w:t>
+                <w:t xml:space="preserve">hal-02600201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation quantitative de la robustesse des animaux et du troupeau : quels principes retenir ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+                <w:t xml:space="preserve">Elevage de traits comtois en système laitier de zone AOP et plus généralement stratégies d’équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.265-272</w:t>
+              <w:t xml:space="preserve">39ème journée de la recherche équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Clermont-Ferrand, France. pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019155v1</w:t>
+                <w:t xml:space="preserve">hal-02600199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess the diversity of dairy cows adaptive capacities?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Ollion</w:t>
+                <w:t xml:space="preserve">Livestock farming system management: models, tools, goals and users…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Aug 2013, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">8. FAO-CIHEAM Network on Sheep and Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). Rome, ITA. Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM), FRA. Institut National de la Recherche Agronomique (INRA)., Jun 2013, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747245v1</w:t>
+                <w:t xml:space="preserve">hal-02746490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
+                <w:t xml:space="preserve">Evaluation quantitative de la robustesse des animaux et du troupeau : quels principes retenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.251-251</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.265-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600201v1</w:t>
+                <w:t xml:space="preserve">hal-01019155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage de traits comtois en système laitier de zone AOP et plus généralement stratégies d’équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to assess the diversity of dairy cows adaptive capacities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Trommenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème journée de la recherche équine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Clermont-Ferrand, France. pp.95-104</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600199v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de traits Comtois en système laitier de zone AOP et plus généralement stratégies d'équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
               </w:r>
@@ -12833,506 +12833,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux valoriser la diversité des prairies de moyenne montagne : analyse et perspectives sur la base des travaux du projet PSDR Valprai</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+                <w:t xml:space="preserve">Modalités d'association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Caron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. M. Beneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carène C. Bulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Chevassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR. Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.17</w:t>
+              <w:t xml:space="preserve">19. Journées Rencontres, Recherches, Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597108v1</w:t>
+                <w:t xml:space="preserve">hal-01000667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des surfaces en herbe par les chevaux : exemple des élevages de chevaux de trait en Auvergne et en Franche-Comté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+                <w:t xml:space="preserve">Intérêt de la mixité d’espèces pour accroître la flexibilité des élevages : l’exemple des élevages bovin lait + ovin viande en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Conrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur «l’intérêt du cheval pour la valorisation des territoires» par l’IFCE au Sommet de l’élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.19</w:t>
+              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2012, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880599v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carène C. Bulte</w:t>
+                <w:t xml:space="preserve">Mieux valoriser la diversité des prairies de moyenne montagne : analyse et perspectives sur la base des travaux du projet PSDR Valprai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Chevassus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées Rencontres, Recherches, Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.297</w:t>
+              <w:t xml:space="preserve">Symposium PSDR. Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000667v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la mixité d’espèces pour accroître la flexibilité des élevages : l’exemple des élevages bovin lait + ovin viande en Auvergne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Valorisation des surfaces en herbe par les chevaux : exemple des élevages de chevaux de trait en Auvergne et en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bertrand</w:t>
+                <w:t xml:space="preserve">Éric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brétière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Conrard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2012, Paris, France. 4 p</w:t>
+              <w:t xml:space="preserve">Colloque sur «l’intérêt du cheval pour la valorisation des territoires» par l’IFCE au Sommet de l’élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195373v1</w:t>
+                <w:t xml:space="preserve">hal-01880599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agro-écologie, durabilité et résilience des systèmes d'élevage herbagers de montagne</w:t>
               </w:r>
@@ -13370,51 +13370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire organisé par le Préfet de Région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Clermont Ferrand, France. pp.20</w:t>
@@ -13594,51 +13594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13812,713 +13812,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How agronomists and farmers describe diversity: The example of mountains grasslands in France</w:t>
+                <w:t xml:space="preserve">La diversité des prairies : caractérisation agronomique et points de vue d'éleveurs dans différents systèmes de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Souriat</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Farrugia</w:t>
+                <w:t xml:space="preserve">Marion Souriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.1</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. 432 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596921v1</w:t>
+                <w:t xml:space="preserve">hal-01191077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des prairies : caractérisation agronomique et points de vue d'éleveurs dans différents systèmes de production</w:t>
+                <w:t xml:space="preserve">How agronomists and farmers describe diversity: The example of mountains grasslands in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Farruggia</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Souriat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Carrère</w:t>
+                <w:t xml:space="preserve">A. Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. 432 p</w:t>
+              <w:t xml:space="preserve">62nd annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191077v1</w:t>
+                <w:t xml:space="preserve">hal-02596921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie fourragère en gestion sanitaire dans les élevages bovins laitiers biologiques : pas de modèle unique. Poster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Reproductive performances of Charolais cows: analysis of 18590 carriers from 124 farms on a 37-year period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsa Zsuppan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lherm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195248v1</w:t>
+                <w:t xml:space="preserve">hal-01195259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting conversing processes to organic farming with models built in a participatory way with dairy farmers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Which place for sustainability commitments in the marketing documents of grass-based quality food products from Auvergne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Woelhing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">9. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195254v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive performances of Charolais cows: analysis of 18590 carriers from 124 farms on a 37-year period</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Lherm</w:t>
+                <w:t xml:space="preserve">Autonomie fourragère en gestion sanitaire dans les élevages bovins laitiers biologiques : pas de modèle unique. Poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195259v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which place for sustainability commitments in the marketing documents of grass-based quality food products from Auvergne?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Woelhing</w:t>
+                <w:t xml:space="preserve">Supporting conversing processes to organic farming with models built in a participatory way with dairy farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195317v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance de reproduction et carrière de vaches charolaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsuzsanna Zsuppan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lherm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14582,51 +14582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14910,51 +14910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VALPRAI: la diversité des PRAIries de moyennes montagnes, un atout à VALoriser pour le développement de ces territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15057,51 +15057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Astigarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15245,848 +15245,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la hiérarchisation des domaines d'élevage par les éleveurs de bovins et ovins allaitants. Poster</w:t>
+                <w:t xml:space="preserve">Robustesse, rusticité, flexibilité, plasticité..., les nouveaux critères de qualité des animaux d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Poupart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d'Autonomne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2009047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195256v1</w:t>
+                <w:t xml:space="preserve">hal-02814775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value creation and transmission in ”pasture based beef” food networks, a case study approach. Poster</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la hiérarchisation des domaines d'élevage par les éleveurs de bovins et ovins allaitants. Poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Poupart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Nordic Organic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195233v1</w:t>
+                <w:t xml:space="preserve">hal-01195256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse, rusticité, flexibilité, plasticité..., les nouveaux critères de qualité des animaux d’élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Value creation and transmission in ”pasture based beef” food networks, a case study approach. Poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troels Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrethe Therkildsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Noe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Autonomne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. Nordic Organic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Gothenburg, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814775v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production flexibility in extensive beef farming systems in the Limousin region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies for the end of suckler cow farmers'careers without known successor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Laura Astigarraga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+                <w:t xml:space="preserve">Julien Broutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">59. Annual Meeting of EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195152v1</w:t>
+                <w:t xml:space="preserve">hal-01195181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission des exploitations en élevage bovins allaitant : problématiques de la fin de carrière et leviers de réussite pour l’installation</w:t>
+                <w:t xml:space="preserve">Direct marketing of beef in organic suckler cattle farms: economic results and impact on breeding system management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Limon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">2. ISOFAR Scientific Conference in the Frame of the 16. IFOAM Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195240v1</w:t>
+                <w:t xml:space="preserve">hal-01195216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to model the diversity of reproduction strategies in ruminant livestock farms: application to dairy herds.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poix</w:t>
+                <w:t xml:space="preserve">Production flexibility in extensive beef farming systems in the Limousin region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Astigarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195180v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for the end of suckler cow farmers'careers without known successor</w:t>
+                <w:t xml:space="preserve">Transmission des exploitations en élevage bovins allaitant : problématiques de la fin de carrière et leviers de réussite pour l’installation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sarzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59. Annual Meeting of EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195181v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct marketing of beef in organic suckler cattle farms: economic results and impact on breeding system management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Veysset</w:t>
+                <w:t xml:space="preserve">A framework to model the diversity of reproduction strategies in ruminant livestock farms: application to dairy herds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Limon</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. ISOFAR Scientific Conference in the Frame of the 16. IFOAM Organic World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t>
+              <w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195216v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototyping sustainable dairy systems by evaluating their flexibility and plasticity in a system experimentation</w:t>
               </w:r>
@@ -16167,51 +16167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d'élevage laitier herbager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Astigarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16292,51 +16292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility of LFS is a condition of their sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Astigarraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59. Annual Meeting of the EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16430,51 +16430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le caractère herbager extensif est il source de flexibilité des élevages bovins viande ? Analyse de la trajectoire de 7 exploitations en Limousin sur 15 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Astigarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16506,722 +16506,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition méthodologique pour une analyse de la production de viande au pâturage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
+                <w:t xml:space="preserve">A proposal of a grid to analyse farmers'informational activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195217v1</w:t>
+                <w:t xml:space="preserve">hal-01195139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low stocking rate as a source of flexibility in beef-farming systems : The analysis of a 15-year trajectory for seven farms in the Limousin region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La vente directe en élevage bovin viande : résultats économiques et conséquences sur la conduite technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195151v1</w:t>
+                <w:t xml:space="preserve">hal-01195160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de l’agriculture et des métiers des agriculteurs : quelles conséquences pour les organismes de Développement ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition méthodologique pour une analyse de la production de viande au pâturage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées INRA-SFER de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195225v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des difficultés rencontrées par les conseillers et des façons qu’ont les éleveurs de mobiliser les ressources informationnelles : quelle convergence ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+                <w:t xml:space="preserve">Low stocking rate as a source of flexibility in beef-farming systems : The analysis of a 15-year trajectory for seven farms in the Limousin region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Astigarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès français de Rencontres, Recherches, Ruminants, Paris, 5-6 décembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.405-408</w:t>
+              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195124v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal of a grid to analyse farmers'informational activity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transformation de l’agriculture et des métiers des agriculteurs : quelles conséquences pour les organismes de Développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Dockes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Couzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Daridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Magdelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Dublin, France</w:t>
+              <w:t xml:space="preserve">1. Journées INRA-SFER de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195139v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vente directe en élevage bovin viande : résultats économiques et conséquences sur la conduite technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des difficultés rencontrées par les conseillers et des façons qu’ont les éleveurs de mobiliser les ressources informationnelles : quelle convergence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. van Mieghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès français de Rencontres, Recherches, Ruminants, Paris, 5-6 décembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.405-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195160v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the farmers' information system to improve decision support systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La conduite de l'alimentation en élevage bovin allaitant : analyse des écarts entre pratiques et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Magne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Design 2007, Internatinal Symposium on Methodologies on Integrated Analysis on Farm Production Systems, Catania, ITA, 10-12 September 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.225-226</w:t>
+              <w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589574v1</w:t>
+                <w:t xml:space="preserve">hal-01195142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functions of permanent grasslands in forage system of beef cattle farms in Burgundy. Impacts on technical implementations</w:t>
               </w:r>
@@ -17309,152 +17339,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conduite de l'alimentation en élevage bovin allaitant : analyse des écarts entre pratiques et recommandations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+                <w:t xml:space="preserve">Modelling the farmers' information system to improve decision support systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Systems Design 2007, Internatinal Symposium on Methodologies on Integrated Analysis on Farm Production Systems, Catania, ITA, 10-12 September 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.225-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195142v1</w:t>
+                <w:t xml:space="preserve">hal-02589574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances de boeufs charolais et maraîchins hivernés en plein air ou en stabulation libre</w:t>
               </w:r>
@@ -17630,51 +17630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal of a grid to analyse farmers' informational activity : summary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17719,217 +17719,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the farmer's information system to improve decision support systems.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To produce quality is a challenge for farmer's practices : Some tools to understand how farmers manage diversity within the herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2007: Methodologies for Integrated Analysis of Farm Production Systems.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
+              <w:t xml:space="preserve">IGA international symposium. The Quality of Goat Products : Models and Tools for Evaluation and Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bella, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195140v1</w:t>
+                <w:t xml:space="preserve">hal-01195215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To produce quality is a challenge for farmer's practices : Some tools to understand how farmers manage diversity within the herd</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the farmer's information system to improve decision support systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGA international symposium. The Quality of Goat Products : Models and Tools for Evaluation and Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bella, Italy</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2007: Methodologies for Integrated Analysis of Farm Production Systems.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195215v1</w:t>
+                <w:t xml:space="preserve">hal-01195140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaterial ressources : A new concept to formalize information mobilized by beef cattle farmers in their husbandry activity</w:t>
               </w:r>
@@ -18023,51 +18023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchisation par les éleveurs des domaines de l'activité d'élevage selon les enjeux perçus en terme de maîtrise : Relation avec les ressources informationnelles mobilisées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18341,243 +18341,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;production workshop&amp;quot; to model herd management decisions : Examples in sheep and beef cattle dynamic herd models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Production of PDO beef : The example of &amp;quot;Fin Gras du Mézenc&amp;quot; in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Livestock Farming Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757917v1</w:t>
+                <w:t xml:space="preserve">hal-02756342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of PDO beef : The example of &amp;quot;Fin Gras du Mézenc&amp;quot; in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The &amp;quot;production workshop&amp;quot; to model herd management decisions : Examples in sheep and beef cattle dynamic herd models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Livestock Farming Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756342v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaterial ressources mobilized by farmers and flexibility of farming systems : Two concepts linked to decision making and sustainabilty</w:t>
               </w:r>
@@ -18678,230 +18678,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre comment les éleveurs de bovins allaitants mobilisent des informations pour concevoir et piloter leur activité d’élevage : distinguer le Support, l’Origine et le Contenu (SOC).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La flexibilité des exploitations d'élevage face aux aléas de production et aux incertitudes de la filière : Etude des stratégies d'éleveurs de bovins allaitants en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Degrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium international sur les "Territoires et enjeux du développement régional"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763331v1</w:t>
+                <w:t xml:space="preserve">hal-02761975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flexibilité des exploitations d'élevage face aux aléas de production et aux incertitudes de la filière : Etude des stratégies d'éleveurs de bovins allaitants en Bourgogne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre comment les éleveurs de bovins allaitants mobilisent des informations pour concevoir et piloter leur activité d’élevage : distinguer le Support, l’Origine et le Contenu (SOC).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Degrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international sur les "Territoires et enjeux du développement régional"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761975v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d’engraissement des jeunes bovins issus des troupeaux allaitants : Rôle de l’environnement social et humain sur le bien-être des animaux et leurs performances</w:t>
               </w:r>
@@ -19006,618 +19006,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la gestion de la production d'un troupeau d'herbivores</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexibility of suckler cattle farms in the face of uncertainty within the beef industry. A proposed definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760777v1</w:t>
+                <w:t xml:space="preserve">hal-02761738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la spécialisation des élevages et du réallotement sur l'engraissement des taurillons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+                <w:t xml:space="preserve">Comprendre et analyser les changements d`organisation et de conduite de l`élevage dans un ensemble d`exploitations : propositions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire transformation des pratiques techniques et flexibilité des systèmes d`élevage, Montpellier INRA SAD TRAPEUR, Montpellier, 15-16 mars 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764211v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire de la viande bovine pour les filières qualité : quelles implications sur les pratiques de conduite des éleveurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser la gestion de la production d'un troupeau d'herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761645v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility of suckler cattle farms in the face of uncertainty within the beef industry. A proposed definition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact de la spécialisation des élevages et du réallotement sur l'engraissement des taurillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761738v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et analyser les changements d`organisation et de conduite de l`élevage dans un ensemble d`exploitations : propositions méthodologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Produire de la viande bovine pour les filières qualité : quelles implications sur les pratiques de conduite des éleveurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Madelrieux</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Napoleone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M O. Nozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire transformation des pratiques techniques et flexibilité des systèmes d`élevage, Montpellier INRA SAD TRAPEUR, Montpellier, 15-16 mars 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.12</w:t>
+              <w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584088v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des pratiques de conseil auprès des éleveurs de bovins viande en Creuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19694,90 +19694,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation des pratiques techniques et flexibilité des systèmes d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Nozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19841,51 +19841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Napoléone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19953,51 +19953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20117,51 +20117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How is AOC beef cattle meat produced? The example of rearing practices in the French project &amp;quot;Fin Gras du Mézenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Nozières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20225,51 +20225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire DADP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20294,51 +20294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the technical management of livestock production as a combination of functional animal entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20549,51 +20549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des itinéraires de production des bovins produits sous l'appellation &amp;quot;Fin gras du Mézenc&amp;quot;, revendiquant une appellation d'origine contrôlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Nozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20726,51 +20726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. d'Hour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20851,51 +20851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20914,230 +20914,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des relations entre les décisions et les logiques de conduite : le cas d'éleveurs bovin viande en Saône-et-Loire</w:t>
+                <w:t xml:space="preserve">Modélisation du fonctionnement d'un troupeau bovin allaitant selon la combinaison des règles de conduite. Premiers résultats de la construction du simulateur SIMBALL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pérochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760512v1</w:t>
+                <w:t xml:space="preserve">hal-02764073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du fonctionnement d'un troupeau bovin allaitant selon la combinaison des règles de conduite. Premiers résultats de la construction du simulateur SIMBALL</w:t>
+                <w:t xml:space="preserve">Analyse des relations entre les décisions et les logiques de conduite : le cas d'éleveurs bovin viande en Saône-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pérochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764073v1</w:t>
+                <w:t xml:space="preserve">hal-02760512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonctionnement du troupeau : une interaction entre la conduite de l'éleveur et les comportements reproductifs d'animaux</w:t>
               </w:r>
@@ -21149,51 +21149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21464,51 +21464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21550,64 +21550,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de renouvellement et de réforme en troupeaux bovins allaitants du Limousin selon le taux de renouvellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21727,64 +21727,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative des cahiers des charges Label Rouge gros bovins de boucherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21874,51 +21874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Intake Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, North Wyke, United Kingdom</w:t>
@@ -22081,51 +22081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22150,51 +22150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes de travail et conduite au pâturage : Des exemples en élevage bovin viande de zone herbagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22288,51 +22288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach of batching management practices as a contribution to the study of livestock farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International symposium on Livestock Farming Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Saragossa, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22711,230 +22711,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel parcellaire pour quelle consommation d’aliments en élevage laitier de montagne ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rapey</w:t>
+                <w:t xml:space="preserve">BATCHMAN : outil de représentation graphique des pratiques d’allotement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanik Curier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lamadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de la Région Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Clermont-Ferrand, France. 1 p., 2015</w:t>
+              <w:t xml:space="preserve">Salon SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792525v1</w:t>
+                <w:t xml:space="preserve">hal-02474498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BATCHMAN : outil de représentation graphique des pratiques d’allotement.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanik Curier</w:t>
+                <w:t xml:space="preserve">Quel parcellaire pour quelle consommation d’aliments en élevage laitier de montagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bathfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de la Région Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Clermont-Ferrand, France. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474498v1</w:t>
+                <w:t xml:space="preserve">hal-02792525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to improve livestock system robustness: moving toward diversity</w:t>
               </w:r>
@@ -23352,64 +23352,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel parcellaire pour quelle consommation d’aliments en élevage laitier de montagne? Présentation des travaux de l’axe T2ANSH du CPER 2017-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bathfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23473,77 +23473,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Beneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées Rencontres, Recherches, Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
@@ -23774,51 +23774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue d'Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -23875,64 +23875,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Degrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24111,51 +24111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Degrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24287,51 +24287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction des schémas d'allotement dans les élevages allaitants. Présentation des conventions graphiques. Points de repère pour l'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24803,51 +24803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech - Open Access Publisher, 160 p., 2017, 978-953-51-2863-2. </w:t>
@@ -24911,51 +24911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25278,51 +25278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques des éleveurs et recommandations des chercheurs : quels outils d’aide à la décision pour l’alimentation des bovins allaitants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25380,243 +25380,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adaptation des pratiques d'élevage aux exigences des filières de qualité en viande bovine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser la conduite des troupeaux pour rendre compte de la diversité des modalités d'adaptation aux enjeux de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'élevage en mouvement. Flexibilité et adaptation des exploitations d'herbivores</w:t>
+              <w:t xml:space="preserve">L'élevage en mouvement : Flexibilité et adaptation des exploitations d'herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195144v1</w:t>
+                <w:t xml:space="preserve">hal-01195149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la conduite des troupeaux pour rendre compte de la diversité des modalités d'adaptation aux enjeux de qualité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'adaptation des pratiques d'élevage aux exigences des filières de qualité en viande bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'élevage en mouvement : Flexibilité et adaptation des exploitations d'herbivores</w:t>
+              <w:t xml:space="preserve">L'élevage en mouvement. Flexibilité et adaptation des exploitations d'herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195149v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et analyser les changements d'organisation et de conduite de l'élevage dans un ensemble d'exploitations: propositions méthodologiques.</w:t>
               </w:r>
@@ -25654,51 +25654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage en mouvement. Flexibilité et adaptation des exploitations d'herbivores.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
@@ -25721,273 +25721,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flexibilité des élevages allaitants face aux aléas de production et aux incertitudes de la filière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lemery</w:t>
+                <w:t xml:space="preserve">Capacités d'adaptation du troupeau : la diversité des trajectoires productives est-elle un atout ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'élevage en mouvement. Flexibilité et adaptation des exploitations d'herbivores</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
+              <w:t xml:space="preserve">L'élevage en mouvement : Flexibilité et adaptation des exploitations d'herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195234v1</w:t>
+                <w:t xml:space="preserve">hal-01195243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités d'adaptation du troupeau : la diversité des trajectoires productives est-elle un atout ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
+                <w:t xml:space="preserve">La flexibilité des élevages allaitants face aux aléas de production et aux incertitudes de la filière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'élevage en mouvement : Flexibilité et adaptation des exploitations d'herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
+              <w:t xml:space="preserve">L'élevage en mouvement. Flexibilité et adaptation des exploitations d'herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195243v1</w:t>
+                <w:t xml:space="preserve">hal-01195234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding and mastication behaviour in ruminants</w:t>
               </w:r>
@@ -26483,51 +26483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des pratiques d'allotement dans les exploitations d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26604,212 +26604,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">+4°C : et alors ? Quelle place pour l’agriculture ? L’inaction n’est pas une option !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
+                <w:t xml:space="preserve">Évaluation et ajustement chemin faisant de la mobilisation de jeux sérieux afin d’accompagner les éleveurs dans leurs changements de pratiques. ANNEXES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, 18 p. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718690v1</w:t>
+                <w:t xml:space="preserve">hal-04846068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et ajustement chemin faisant de la mobilisation de jeux sérieux afin d’accompagner les éleveurs dans leurs changements de pratiques. ANNEXES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
+                <w:t xml:space="preserve">+4°C : et alors ? Quelle place pour l’agriculture ? L’inaction n’est pas une option !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/kjy7-g487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846068v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assessment report 2009-2013. Animal physiology and livestock systems division</w:t>
               </w:r>
@@ -26896,51 +26896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet PSDR Auvergne ValPrai. La diversité des prairies de moyenne montagne : un atout à valoriser pour le développement de ces territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27010,51 +27010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de présentation au séminaire régional PSDR Auvergne du Projet Valprai : la diversité des PRAIries de moyenne montagne, un atout à VALoriser pour le développement de ces territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27160,51 +27160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare of farm animals, studying it to improve it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27336,64 +27336,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel parcellaire pour quelle consommation d’aliments en élevage laitier de montagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bathfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] /. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27411,64 +27411,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des stratégies d'éleveurs laitiers visant à atteindre l'autonomie alimentaire dans les montagnes auvergnates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bathfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27512,51 +27512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet PSDR Auvergne ValPrai. La diversité des prairies de moyenne montagne : un atout à valoriser pour le développement de ces territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27630,51 +27630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation en 4 pages du projet PSDR Auvergne ValPrai. La diversité des prairies de moyenne montagne: un atout à valoriser pour le développement de ces territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27748,51 +27748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d'avancement 2010 du projet PSDR Auvergne Valprai. La diversité des prairies de moyenne montagne : un atout à valoriser pour le développement de ces territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27866,51 +27866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d'avancement annuel projet PSDR-Valprai : la diversité des prairies de moyenne montagne, un atout à valoriser pour le développement de ces territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28228,90 +28228,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations du métier d'agriculteur : conséquences pour la recherche développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Couzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Daridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 210759008, ACTA/MNRT. 2007, 163 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -28911,51 +28911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288469v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bidanel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Loucif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qu&#233;non" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100983" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381969v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lupton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Meuwissen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102748" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04428208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sneessens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102658" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0557-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Urban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001999" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Trommenschlager" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Colette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.11.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bathfield" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632844v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Farrie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b0pa-rv63" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantala Morlans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195378v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0224-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0125-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Devun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0112-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100231X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Trognon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poupart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.11.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TPD378-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100111X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0512" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astigarraga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/ijas.2010.0497" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000765" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000637" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195219v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195198v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195242v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne van Mieghem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Limon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devevey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195155v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bardey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brossier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13892240601162098" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676731v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678705v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004029" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889939v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004031" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675071v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antheaume" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669749v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682864v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682466v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrasco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Laroche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682229v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tozser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Domokos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alfoldi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889851v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2001122" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688676v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889877v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000105" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693970v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693949v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696689v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693386v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694944v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896065v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hostache" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712232v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231572v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707892v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bereau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crouzet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684451v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193842v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025639v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845875v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845894v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331754v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774962v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845925v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374801v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891761v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409094v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;non" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416128v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948248v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785171v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo&#8208;rakotobe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785439v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162585v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961392v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210662v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734677v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506645v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604013v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594976v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603616v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195398v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739076v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742619v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Curier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamadon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140361v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563612v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02439163v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trommenschlager" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Leurent-Colette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738791v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Colette Leurent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746490v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019155v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747245v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597108v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195373v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conrard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195357v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747577v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dallery" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beaumont" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019752v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souriat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191091v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Belot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brayer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596921v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191077v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Souriat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195248v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195254v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195259v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Zsuppan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195317v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buissier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Woelhing" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195308v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Zsuppan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195311v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195258v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195165v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593593v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195192v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231295v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195256v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195233v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedoin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Kristensen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrethe Therkildsen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Noe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814775v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195152v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195240v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarzeaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broutard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carteron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195180v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pacaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195181v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195216v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195150v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195173v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195221v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195174v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195217v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195151v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195225v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dockes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daridan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195124v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. van Mieghem" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195139v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195160v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589574v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Magne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195186v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195142v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195201v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195141v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591049v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195140v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195215v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751080v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751799v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753521v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cessieux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753913v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevallier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cessieux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757917v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756342v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750820v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763331v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761975v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degrange" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833485v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760777v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764211v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761645v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761738v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584088v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764086v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de L'Elevage" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761935v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764367v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761317v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758601v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760840v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761043v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759327v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rochon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760839v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764449v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763873v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763420v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tyssandier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761638v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760512v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764073v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763797v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouch&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761824v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dockes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761933v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077230v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perochon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762506v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758935v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765470v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764671v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brun" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767558v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770155v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767188v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;cherel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabanet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775134v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772750v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931526v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722797v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pairault" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2024.org/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792525v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474498v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195389v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474490v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173651v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801008v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601097v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597226v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trognon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00985130v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trognon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.psdr.fr/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827332v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828594v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breton" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosjean" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825853v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825690v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Dockes" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846464v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181705v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194197v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerber" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150561v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vall" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/extract/706" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607689v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65087" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597196v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195310v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Force" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195263v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dauphin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195144v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carrasco" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195149v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195162v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195234v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=vYcc-6xWTKUC&amp;amp;pg=PA143&amp;amp;lpg=PA143&amp;amp;dq=La+flexibilit%C3%A9+des+%C3%A9levages+allaitants+face+aux+al%C3%A9as+d+eproduction+et+aux+incertitudes+de+la+fili%C3%A8re&amp;amp;source=bl&amp;amp;ots=CqIQr-cNyQ&amp;amp;sig=LVYkaFnfCBjNXWzw4yY0GvLAnKk&amp;amp;hl=fr&amp;amp;ei=LVZoStT4EpGanwPj4OyyCQ&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=4" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195243v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824692v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845930639.0241" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847631v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848585v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rouville" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Matheron" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaucher" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852433v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grude" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vissac" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848674v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Baynast" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848777v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassaing" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718690v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kjy7-g487" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846068v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195384v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195297v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592370v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709800v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799502v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796921v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794263v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596903v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596117v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594191v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593591v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195179v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dock&#232;s" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bousquet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837300v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818955v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416139v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416144v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288469v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bidanel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Loucif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qu&#233;non" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100983" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381969v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lupton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Meuwissen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102748" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04428208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sneessens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102658" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0557-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Urban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001999" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Trommenschlager" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Colette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.11.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bathfield" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Farrie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b0pa-rv63" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantala Morlans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195378v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0224-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0125-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Devun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0112-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100231X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Trognon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poupart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.11.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TPD378-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100111X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0512" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astigarraga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195304v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/ijas.2010.0497" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195307v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000637" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000765" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195219v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195198v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195242v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne van Mieghem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Limon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devevey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195155v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bardey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brossier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13892240601162098" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676731v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678705v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004029" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889939v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004031" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675071v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antheaume" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrasco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Laroche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669749v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682229v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tozser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Domokos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alfoldi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889851v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2001122" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889877v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000105" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688676v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693949v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696689v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693386v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694944v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712232v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896065v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hostache" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231572v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707892v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bereau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crouzet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684451v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025639v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845875v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845894v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331754v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845925v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774962v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374801v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409094v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;non" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416128v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948248v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785171v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo&#8208;rakotobe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785439v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162585v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961392v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210662v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734677v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506645v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604013v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594976v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603616v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195398v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739076v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742619v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Curier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamadon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563612v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140361v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02439163v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trommenschlager" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Leurent-Colette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738791v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Colette Leurent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746490v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019155v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747245v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195373v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conrard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597108v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195357v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747577v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dallery" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beaumont" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019752v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souriat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191091v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Belot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brayer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191077v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Souriat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596921v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195259v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Zsuppan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195317v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buissier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Woelhing" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195248v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195254v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195308v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Zsuppan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195311v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195258v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195165v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593593v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195192v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231295v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814775v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195256v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195233v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedoin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Kristensen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrethe Therkildsen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Noe" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195181v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broutard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195216v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195152v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195240v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarzeaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carteron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195180v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pacaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195150v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195173v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195221v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195174v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195139v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195160v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195217v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195151v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195225v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dockes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daridan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195124v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. van Mieghem" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195142v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195186v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589574v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Magne" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195201v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195141v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591049v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195215v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195140v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751080v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751799v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753521v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cessieux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753913v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevallier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cessieux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756342v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757917v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750820v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761975v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degrange" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763331v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833485v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761738v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584088v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760777v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764211v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761645v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764086v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de L'Elevage" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761935v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764367v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761317v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758601v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760840v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761043v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759327v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rochon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760839v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764449v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763873v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763420v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tyssandier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761638v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764073v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760512v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763797v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouch&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761824v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dockes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761933v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077230v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perochon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762506v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758935v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765470v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764671v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brun" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767558v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770155v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767188v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;cherel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabanet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775134v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772750v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931526v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722797v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pairault" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2024.org/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474498v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792525v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195389v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474490v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173651v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801008v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601097v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597226v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trognon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00985130v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trognon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.psdr.fr/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827332v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828594v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breton" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosjean" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825853v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825690v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Dockes" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846464v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181705v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194197v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerber" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150561v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vall" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/extract/706" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607689v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65087" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597196v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195310v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Force" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195263v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dauphin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195149v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195144v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carrasco" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195162v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195243v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195234v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=vYcc-6xWTKUC&amp;amp;pg=PA143&amp;amp;lpg=PA143&amp;amp;dq=La+flexibilit%C3%A9+des+%C3%A9levages+allaitants+face+aux+al%C3%A9as+d+eproduction+et+aux+incertitudes+de+la+fili%C3%A8re&amp;amp;source=bl&amp;amp;ots=CqIQr-cNyQ&amp;amp;sig=LVYkaFnfCBjNXWzw4yY0GvLAnKk&amp;amp;hl=fr&amp;amp;ei=LVZoStT4EpGanwPj4OyyCQ&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=4" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824692v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845930639.0241" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847631v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848585v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rouville" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Matheron" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaucher" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852433v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grude" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vissac" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848674v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Baynast" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848777v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassaing" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846068v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718690v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kjy7-g487" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195384v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195297v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592370v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709800v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799502v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796921v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794263v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596903v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596117v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594191v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593591v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195179v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dock&#232;s" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bousquet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837300v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818955v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416139v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416144v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>